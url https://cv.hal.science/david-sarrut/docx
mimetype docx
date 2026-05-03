--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -124,63 +124,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10 Monte Carlo particle transport simulation: I. Development and new features</w:t>
+                <w:t xml:space="preserve">GATE 10 Monte Carlo particle transport simulation: II. Architecture and innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -207,982 +207,982 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 71 (1), pp.015042. </w:t>
+              <w:t xml:space="preserve">, 2026, 71 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae237b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae237c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462787v1</w:t>
+                <w:t xml:space="preserve">hal-05462791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Volume Correction of SPECT Images With Deep Learning Trained on Synthetic Data</w:t>
+                <w:t xml:space="preserve">GATE 10 Monte Carlo particle transport simulation: I. Development and new features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Kaprélian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2025.3634484⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (1), pp.015042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae237b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489822v1</w:t>
+                <w:t xml:space="preserve">hal-05462787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10 Monte Carlo particle transport simulation: II. Architecture and innovations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial Volume Correction of SPECT Images With Deep Learning Trained on Synthetic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Kaprélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Krah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 71 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae237c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2025.3634484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462791v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">optiGAN: a deep learning-based alternative to optical photon tracking in Python-based GATE (10+)</w:t>
+                <w:t xml:space="preserve">LET spectra scoring for applications in proton radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guneet Mummaneni</w:t>
+                <w:t xml:space="preserve">Jan Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlotta Trigila</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Damian Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica de Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kopeć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ade2b5⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.110802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367940v1</w:t>
+                <w:t xml:space="preserve">hal-05367953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal footprint reduction via neural network denoising in 177Lu radioligand therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Last vertex splitting: a new retroactive Monte Carlo splitting technique applied to LINAC out-of-field dose computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Varmenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Delpon</w:t>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cherel</w:t>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissane M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105071⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (15), pp.155010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/adf1d2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367947v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting PSA50 response to $$^{177}$$Lu-PSMA therapy using machine learning and automated total tumor volume</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">optiGAN: a deep learning-based alternative to optical photon tracking in Python-based GATE (10+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+                <w:t xml:space="preserve">Guneet Mummaneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Sanchez-Lajusticia</w:t>
+                <w:t xml:space="preserve">Carlotta Trigila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pretet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Roncali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-025-00808-6⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (13), pp.135009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ade2b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370164v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LET spectra scoring for applications in proton radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal footprint reduction via neural network denoising in 177Lu radioligand therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Celio Nzatsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Gajewski</w:t>
+                <w:t xml:space="preserve">Nicolas Varmenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Borys</w:t>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica de Gregorio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nils Krah</w:t>
+                <w:t xml:space="preserve">Michel Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110802⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137, pp.105071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367953v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last vertex splitting: a new retroactive Monte Carlo splitting technique applied to LINAC out-of-field dose computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting PSA50 response to $$^{177}$$Lu-PSMA therapy using machine learning and automated total tumor volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rios-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Alicia Sanchez-Lajusticia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boissard</w:t>
+                <w:t xml:space="preserve">Valentin Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meissane M’hamdi</w:t>
+                <w:t xml:space="preserve">Emilie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (15), pp.155010. </w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/adf1d2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-025-00808-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233282v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of 177Lu dosimetry workflows: how to reduce the imaging workloads?</w:t>
               </w:r>
@@ -1194,77 +1194,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuni Dewaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1350,51 +1350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opsommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Carullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.15. </w:t>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (9), pp.095009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2066,3218 +2066,3218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A radiomic‐ and dosiomic‐based machine learning regression model for pretreatment planning in 177 Lu‐DOTATATE therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Dimitris Plachouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissard</w:t>
+                <w:t xml:space="preserve">Vassilios Eleftheriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papathanasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (11), pp.7222-7235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.16746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984638v1</w:t>
+                <w:t xml:space="preserve">hal-04391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From netrin‐1‐targeted &amp;lt;scp&amp;gt;SPECT&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;CT&amp;lt;/scp&amp;gt; to internal radiotherapy for management of advanced solid tumors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Wischhusen</w:t>
+                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Richaud</w:t>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Hervieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202216732⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107206v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Conditional Generative Adversarial Networks to Efficiently Generate Photon Phase Space in Medical Linear Accelerators of Different Primary Beam Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From netrin‐1‐targeted &amp;lt;scp&amp;gt;SPECT&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;CT&amp;lt;/scp&amp;gt; to internal radiotherapy for management of advanced solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Baran</w:t>
+                <w:t xml:space="preserve">Jennifer Wischhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbisław Tabor</w:t>
+                <w:t xml:space="preserve">Mathieu Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Rzecki</w:t>
+                <w:t xml:space="preserve">Maëva Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemysław Ziaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Szumlak</w:t>
+                <w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13127204⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202216732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224809v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of reirradiations: A clinical and technical overview based on a French survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Conditional Generative Adversarial Networks to Efficiently Generate Photon Phase Space in Medical Linear Accelerators of Different Primary Beam Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ayadi</w:t>
+                <w:t xml:space="preserve">Zbisław Tabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Krzysztof Rzecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeticia Padovani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Przemysław Ziaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Szumlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102582⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.7204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13127204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087078v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+                <w:t xml:space="preserve">Management of reirradiations: A clinical and technical overview based on a French survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.102582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287250v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais Barateau</w:t>
+                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tilquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Noblet</w:t>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112657v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annihilation photon GAN source model for PET Monte Carlo simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Etxebeste</w:t>
+                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kaprelian</w:t>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saporta</w:t>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Létang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/acdfb1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.e13991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04151359v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different algorithms for automatic segmentation of head-and-neck lymph nodes on CT images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Costea</w:t>
+                <w:t xml:space="preserve">Annihilation photon GAN source model for PET Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Zlate</w:t>
+                <w:t xml:space="preserve">T Kaprelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Agathe Serre</w:t>
+                <w:t xml:space="preserve">A Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Racadot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.109870. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (13), pp.135018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/acdfb1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224817v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04151359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling and Monte Carlo simulations of multi-parallel slit and knife-edge slit prompt gamma cameras</w:t>
+                <w:t xml:space="preserve">Evaluation of different algorithms for automatic segmentation of head-and-neck lymph nodes on CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent Huisman</w:t>
+                <w:t xml:space="preserve">Madalina Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Muñoz</w:t>
+                <w:t xml:space="preserve">Alexandra Zlate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dauvergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Anne-Agathe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Racadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/acd237⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.109870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100094v1</w:t>
+                <w:t xml:space="preserve">hal-04224817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiomic‐ and dosiomic‐based machine learning regression model for pretreatment planning in 177 Lu‐DOTATATE therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical modeling and Monte Carlo simulations of multi-parallel slit and knife-edge slit prompt gamma cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilios Eleftheriadis</w:t>
+                <w:t xml:space="preserve">Brent Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nanos</w:t>
+                <w:t xml:space="preserve">Enrique Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Papathanasiou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (11), pp.7222-7235. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (11), pp.115009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.16746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/acd237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391726v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atlas-based and deep learning methods for organs at risk delineation on head-and-neck CT images using an automated treatment planning system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Zlate</w:t>
+                <w:t xml:space="preserve">Data-Driven Respiration-Gated SPECT for Liver Radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Durand</w:t>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grégoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.61-70. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.778-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2022.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3137990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920106v1</w:t>
+                <w:t xml:space="preserve">hal-03515752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of polychromatic sources through Compton spectral reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Muñoz</w:t>
+                <w:t xml:space="preserve">Patient-specific dosimetry adapted to variable number of SPECT/CT time-points per cycle for 177Lu-DOTATATE therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Etxebeste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac92b9⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-022-00462-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808491v1</w:t>
+                <w:t xml:space="preserve">hal-03706362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motion‐mask segmentation in thoracic CT with multiplanar U‐nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
+                <w:t xml:space="preserve">Comparison of atlas-based and deep learning methods for organs at risk delineation on head-and-neck CT images using an automated treatment planning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Zlate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pinon</w:t>
+                <w:t xml:space="preserve">Morgane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+                <w:t xml:space="preserve">Vincent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15347⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2022.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03464276v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum non-isotropic and asymmetric margins for taking into account intrafraction prostate motion during moderately hypofractionated radiotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Martinon</w:t>
+                <w:t xml:space="preserve">Imaging of polychromatic sources through Compton spectral reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.03.006⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (19), pp.195017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac92b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703011v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving motion‐mask segmentation in thoracic CT with multiplanar U‐nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Abbani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+                <w:t xml:space="preserve">E.E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Okoli</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (11), pp.6930-6944. </w:t>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.420-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mp.15347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763981v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenGATE ecosystem for Monte Carlo simulation in medical physics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arbor</w:t>
+                <w:t xml:space="preserve">Minimum non-isotropic and asymmetric margins for taking into account intrafraction prostate motion during moderately hypofractionated radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Etxebeste</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac8c83⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780307v1</w:t>
+                <w:t xml:space="preserve">hal-03703011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling families of particle distributions with conditional GAN for Monte Carlo SPECT simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Kaprelian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelly Abbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca068⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.6930-6944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03920207v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Respiration-Gated SPECT for Liver Radioembolization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">The OpenGATE ecosystem for Monte Carlo simulation in medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (7), pp.778-787. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (18), pp.184001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3137990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac8c83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515752v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific dosimetry adapted to variable number of SPECT/CT time-points per cycle for 177Lu-DOTATATE therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling families of particle distributions with conditional GAN for Monte Carlo SPECT simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Salvadori</w:t>
+                <w:t xml:space="preserve">Albert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Imperiale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Kaprelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.37. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (23), pp.234001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40658-022-00462-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706362v1</w:t>
+                <w:t xml:space="preserve">hal-03920207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling complex particles phase space with GAN for Monte Carlo SPECT simulations: a proof of concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Influence of sub-nanosecond time of flight resolution for online range verification in proton therapy using the line-cone reconstruction in Compton imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayde Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (5), pp.055014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/abde9a⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 66, pp.125012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac03cb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150535v1</w:t>
+                <w:t xml:space="preserve">hal-03257804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Monte Carlo simulations of emission tomography imaging systems with GATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Bała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (10), pp.10TR03. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/abf276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sub-nanosecond time of flight resolution for online range verification in proton therapy using the line-cone reconstruction in Compton imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Modeling complex particles phase space with GAN for Monte Carlo SPECT simulations: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66, pp.125012. </w:t>
+              <w:t xml:space="preserve">, 2021, 66 (5), pp.055014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac03cb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/abde9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257804v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium-90 quantitative phantom study using digital photon counting PET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial Intelligence for Monte Carlo Simulation in Medical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Labour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-021-00402-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2021.738112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419556v1</w:t>
+                <w:t xml:space="preserve">hal-03409138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence for Monte Carlo Simulation in Medical Physics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nils Krah</w:t>
+                <w:t xml:space="preserve">Yttrium-90 quantitative phantom study using digital photon counting PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Labour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Letang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouzi Khayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2021.738112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-021-00402-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409138v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection-based dynamic tomography</w:t>
               </w:r>
@@ -5289,64 +5289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.215018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5393,64 +5393,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Doppler broadening model accuracy in Compton camera list-mode MLEM reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuemeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5497,1357 +5497,1357 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium-90 quantitative phantom study using digital photon counting PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Khayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40658-021-00402-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction benchmark of a Compton camera against a parallel hole gamma-camera on ideal data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-position treatment strategy for locally advanced lung cancer: a dosimetric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2019.2955745⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1110), pp.20190692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20190692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505759v1</w:t>
+                <w:t xml:space="preserve">hal-02948227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenDose: open access resources for nuclear medicine dosimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Dabin</w:t>
+                <w:t xml:space="preserve">Evaluation of GATE‐RTion (GATE/Geant4) Monte Carlo simulation settings for proton pencil beam scanning quality assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Winterhalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Guatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.119.240366⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (11), pp.5817-5828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02869900v2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of MLEM and OE to Detect Range Shifts With a Compton Camera in Particle Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+                <w:t xml:space="preserve">Technical Note: GATE‐RTion: a GATE/Geant4 release for clinical applications in scanned ion beam therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Boersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aitkenhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2019.2937675⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (8), pp.3675-3681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505772v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GATE/Geant4 beam model for the MedAustron non-isocentric proton treatment plans quality assurance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermann Fuchs</w:t>
+                <w:t xml:space="preserve">OpenDose: open access resources for nuclear medicine dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Bzowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2020.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.jnumed.119.240366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.119.240366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505728v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02869900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCMod: a GATE module for Compton camera imaging simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D reconstruction benchmark of a Compton camera against a parallel hole gamma-camera on ideal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemeng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab6529⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.479 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2019.2955745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497878v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of digital photon counting PET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+                <w:t xml:space="preserve">A GATE/Geant4 beam model for the MedAustron non-isocentric proton treatment plans quality assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Franz Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Tobias Böhlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-020-00288-w⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2020.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039866v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-position treatment strategy for locally advanced lung cancer: a dosimetric study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capability of MLEM and OE to Detect Range Shifts With a Compton Camera in Particle Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boissard</w:t>
+                <w:t xml:space="preserve">Nadja Kohlhase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Wegener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Schaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bolke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20190692⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2019.2937675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948227v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of GATE‐RTion (GATE/Geant4) Monte Carlo simulation settings for proton pencil beam scanning quality assurance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessio Elia</w:t>
+                <w:t xml:space="preserve">CCMod: a GATE module for Compton camera imaging simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Guatelli</w:t>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Llosá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.14481⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (5), pp.055004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab6529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039937v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: GATE‐RTion: a GATE/Geant4 release for clinical applications in scanned ion beam therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Fuchs</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of digital photon counting PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aitkenhead</w:t>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elia</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (8), pp.3675-3681. </w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.14242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-020-00288-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966287v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electromagnetic transmitter and ultrasound imaging for intrafraction monitoring of prostate radiotherapy</w:t>
               </w:r>
@@ -6967,64 +6967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative adversarial networks (GAN) for compact beam source modelling in Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7110,51 +7110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7199,14808 +7199,14832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and terms for dose/volume parameters in carbon-ion radiotherapy: Conclusions of the ULICE taskforce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first-in-human study investigating biodistribution, safety and recommended dose of a new radiolabeled MAb targeting FZD10 in metastatic synovial sarcoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vogin</w:t>
+                <w:t xml:space="preserve">Philippe Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wambersie</w:t>
+                <w:t xml:space="preserve">Chicaco Iwao-Fukukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pötter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.E. Combs</w:t>
+                <w:t xml:space="preserve">Gwenaelle Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4544-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909661v1</w:t>
+                <w:t xml:space="preserve">hal-01840634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based SPECT calibration based on the evaluation of the Fraction of Activity in the Field of View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed forced detection for fast SPECT Monte-Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cajgfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-018-0209-8⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa9e32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840684v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning SPECT detector angular response function with neural network for accelerating Monte-Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sarrut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aae331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTRO ACROP: Technology for precision small animal radiotherapy research: Optimal use and challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image-based SPECT calibration based on the evaluation of the Fraction of Activity in the Field of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kochebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-018-0209-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743024v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-in-human study investigating biodistribution, safety and recommended dose of a new radiolabeled MAb targeting FZD10 in metastatic synovial sarcoma patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+                <w:t xml:space="preserve">Concepts and terms for dose/volume parameters in carbon-ion radiotherapy: Conclusions of the ULICE taskforce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wambersie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pötter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Combs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4544-x⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (8), pp.802-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840634v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed forced detection for fast SPECT Monte-Carlo simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESTRO ACROP: Technology for precision small animal radiotherapy research: Optimal use and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Gianolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cajgfinger</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian P Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (5), </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (3), pp.471 - 478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa9e32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692598v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-based multi-model fitting method for modelling time activity curves in SPECT images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D absorbed dose distribution estimated by Monte Carlo simulation in radionuclide therapy with a monoclonal antibody targeting synovial sarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Perol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (12), pp.6280-6288. </w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.12586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-016-0172-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611266v1</w:t>
+                <w:t xml:space="preserve">hal-01446551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of GATE simulations for whole-body planar scintigraphic acquisitions using the XCAT male phantom with 177 Lu-DOTATATE biokinetics in a Siemens Symbia T2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voxel-based multi-model fitting method for modelling time activity curves in SPECT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.C.A. Costa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Bardiès</w:t>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (12), pp.6280-6288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.12586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742991v1</w:t>
+                <w:t xml:space="preserve">hal-01611266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable image registration applied to lung SBRT: Usefulness and limitations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Optimization of GATE simulations for whole-body planar scintigraphic acquisitions using the XCAT male phantom with 177 Lu-DOTATATE biokinetics in a Siemens Symbia T2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C.A. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A.B. Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cajgfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bardiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 44, pp.108-112. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 42, pp.292 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.09.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611252v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D absorbed dose distribution estimated by Monte Carlo simulation in radionuclide therapy with a monoclonal antibody targeting synovial sarcoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deformable image registration applied to lung SBRT: Usefulness and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Garin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Perol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.108-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40658-016-0172-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.09.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446551v1</w:t>
+                <w:t xml:space="preserve">hal-01611252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new transperineal ultrasound probe for inter-fraction image-guidance for definitive and post-operative prostate cancer radiotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An empirical model for calculation of the collimator contamination dose in therapeutic proton beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Presles</w:t>
+                <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pommier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">L. de Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Szymanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guinement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nauraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.01.481⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.1532-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/4/1532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273174v1</w:t>
+                <w:t xml:space="preserve">hal-01272853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical model for calculation of the collimator contamination dose in therapeutic proton beams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of fast Monte Carlo dose calculation in small animal radiotherapy with EBT3 radiochromic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guinement</w:t>
+                <w:t xml:space="preserve">Caroline Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nauraye</w:t>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Passal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61, pp.1532-1545. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 61, pp.3521-3535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272853v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01321438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of fast Monte Carlo dose calculation in small animal radiotherapy with EBT3 radiochromic films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Noblet</w:t>
+                <w:t xml:space="preserve">Accelerated prompt gamma estimation for clinical proton therapy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61, pp.3521-3535</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 61 (21), pp.7725-7743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/21/7725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01321438v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton therapy monitoring by Compton imaging: influence of the large energy spectrum of the prompt-γ radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (8), pp.3127-3147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/61/8/3127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated prompt gamma estimation for clinical proton therapy simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">Evaluation of a new transperineal ultrasound probe for inter-fraction image-guidance for definitive and post-operative prostate cancer radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Testa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (21), pp.7725-7743. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.499-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/21/7725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.01.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391649v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of prompt gamma-ray emission in proton therapy using a specific track length estimator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Ultrasound versus Cone-beam CT image-guided radiotherapy for prostate and post-prostatectomy pretreatment localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/20/8067⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (8), pp.997-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.07.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207342v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A track length estimator method for dose calculations in low-energy x-ray irradiations: implementation, properties and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baldacci</w:t>
+                <w:t xml:space="preserve">A. Mittone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mittone</w:t>
+                <w:t xml:space="preserve">A. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bravin</w:t>
+                <w:t xml:space="preserve">P. Coan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.36-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2014.04.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate-driven deformable motion model for organ motion tracking in particle radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Fassi</w:t>
+                <w:t xml:space="preserve">Matteo Seregni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Seregni</w:t>
+                <w:t xml:space="preserve">Marco Riboldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Riboldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pietro Cerveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (4), pp.1565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/60/4/1565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image-based method to synchronize cone-beam CT and optical surface tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurora Fassi</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of prompt gamma-ray emission in proton therapy using a specific track length estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Schaerer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">J.M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Baroni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (2), pp.117-128. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (20), pp.8067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1120/jacmp.v16i2.5152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/20/8067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060655v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound versus Cone-beam CT image-guided radiotherapy for prostate and post-prostatectomy pretreatment localization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An image-based method to synchronize cone-beam CT and optical surface tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Riboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.07.147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1120/jacmp.v16i2.5152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273183v1</w:t>
+                <w:t xml:space="preserve">hal-02060655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiautomatic registration of 3D transabdominal ultrasound images for patient repositioning during postprostatectomy radiotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+                <w:t xml:space="preserve">Learning directional relative positions between mediastinal lymph node stations and organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.061905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4873677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4901642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01124439v1</w:t>
+                <w:t xml:space="preserve">hal-01016595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the use and potential of the GATE Monte Carlo simulation code for radiation therapy and dosimetry applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Tumor tracking method based on a deformable 4D CT breathing motion model driven by an external surface surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4871617⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (1), pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2013.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015819v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor tracking method based on a deformable 4D CT breathing motion model driven by an external surface surrogate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Semiautomatic registration of 3D transabdominal ultrasound images for patient repositioning during postprostatectomy radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2013.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (12), pp.122903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4901642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977617v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning directional relative positions between mediastinal lymph node stations and organs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">A review of the use and potential of the GATE Monte Carlo simulation code for radiation therapy and dosimetry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Pinho</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pitson</w:t>
+                <w:t xml:space="preserve">N. Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 41, pp.061905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4873677⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 41, pp.064301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4871617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016595v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split exponential track length estimator for Monte-Carlo simulations of small-animal radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (24), pp.7703-7715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (1), pp.132-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Is abdominal compression useful in lung stereotactic body radiation therapy? A 4DCT and dosimetric lobe-dependent study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thengumpallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (4), pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796949v1</w:t>
+                <w:t xml:space="preserve">hal-00797813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based patient specific prompt-gamma dose monitoring in proton therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">Registration of sliding objects using direction dependent B-splines decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Freud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58 (13), pp.4563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4563⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/5/1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849321v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET-based dose delivery verification in proton therapy: a GATE based simulation study of five PET system designs in clinical conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Stute</w:t>
+                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (19), pp.6867 - 6885. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (3), pp.031103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/19/6867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123807v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Simulation on Heterogeneous Distributed Systems: a Computing Framework with Parallel Merging and Checkpointing Strategies</w:t>
+                <w:t xml:space="preserve">Machine learning-based patient specific prompt-gamma dose monitoring in proton therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Glatard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2012.09.003⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (13), pp.4563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797962v1</w:t>
+                <w:t xml:space="preserve">hal-00849321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical tool for dose deposition prediction applied to synchrotron medical imaging and radiation therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bravin</w:t>
+                <w:t xml:space="preserve">Monte-Carlo Simulation on Heterogeneous Distributed Systems: a Computing Framework with Parallel Merging and Checkpointing Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brun</w:t>
+                <w:t xml:space="preserve">T. Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delaire</w:t>
+                <w:t xml:space="preserve">R. Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (5), pp.785-92. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.728-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0909049513017184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849320v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE simulation of 12C hadrontherapy treatment combined with a PET imaging system for dose monitoring : A feasibility study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PET-based dose delivery verification in proton therapy: a GATE based simulation study of five PET system designs in clinical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Frisson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2233496⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (19), pp.6867 - 6885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/19/6867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797074v1</w:t>
+                <w:t xml:space="preserve">hal-01123807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions of secondary particles in proton and carbon-ion therapy: a comparison between GATE/Geant4 and FLUKA Monte Carlo codes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lestand</w:t>
+                <w:t xml:space="preserve">An efficient numerical tool for dose deposition prediction applied to synchrotron medical imaging and radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/9/2879⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.785-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049513017184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00822629v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is abdominal compression useful in lung stereotactic body radiation therapy? A 4DCT and dosimetric lobe-dependent study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">GATE simulation of 12C hadrontherapy treatment combined with a PET imaging system for dose monitoring : A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thengumpallil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Frisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (4), pp.333-340. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (1 part 2), pp.423-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2233496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797813v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of sliding objects using direction dependent B-splines decomposition</w:t>
+                <w:t xml:space="preserve">Distributions of secondary particles in proton and carbon-ion therapy: a comparison between GATE/Geant4 and FLUKA Monte Carlo codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Delmon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58 (5), pp.1303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/5/1303⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 58, pp.2879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/9/2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797892v1</w:t>
+                <w:t xml:space="preserve">in2p3-00822629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed tomographic atlas for the new international lymph node map for lung cancer: A radiation oncologist perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Radiation Oncology: An official journal of the American Society for Radiation Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.54-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prro.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Segmentation of a Motion Mask to Preserve Sliding Motion in Deformable Registration of Thoracic CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (2), pp.1006-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.3679009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATE as a GEANT4-based Monte Carlo platform for the evaluation of proton pencil beam scanning treatment plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (13), pp.4223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/57/13/4223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critique of the IASLC lymph node map: a radiation oncology perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.478-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/JTO.0b013e318249a9c6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of registration methods on thoracic CT: the EMPIRE10 challenge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keelin Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram van Ginneken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (11), pp.1901-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2011.2158349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00607794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATE V6: a major enhancement of the GATE simulation platform enabling modelling of CT and radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Becheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56, pp.881-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/56/4/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00559709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a 6 MV Elekta Precise Linac photon beam using GATE/GEANT4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Frisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (4), pp.903-918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/56/4/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00842390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal motion estimation for respiratory-correlated imaging of the lungs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef Vandemeulebroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (1), pp.166-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo pencil beam scanning model for proton treatment plan simulation using GATE/GEANT4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (16), pp.5203-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/56/16/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic partitioning of GATE Monte-Carlo simulations on EGEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Moscicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (2), pp.241-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10723-010-9153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Geant4 parameters on dose distribution and computation time for carbon ion therapy simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Frisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lautesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.202-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo based prediction of radiochromic film response for hadrontherapy dosimetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Comparison of Analytic and Algebraic Methods for Motion-Compensated Cone-Beam CT Reconstruction of the Thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.04.027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (10), pp.1513-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2008.2008962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00407993v1</w:t>
+                <w:t xml:space="preserve">hal-00443440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Analytic and Algebraic Methods for Motion-Compensated Cone-Beam CT Reconstruction of the Thorax</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Monte-Carlo based prediction of radiochromic film response for hadrontherapy dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 606 (3), pp.749-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2008.2008962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00443440v1</w:t>
+                <w:t xml:space="preserve">in2p3-00407993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D-CT lung motion models construction with deformable registration: estimation of motion nonlinearity and hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (3), pp.1008-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of deformable registration of patient lung 4DCT with sub-anatomical region segmentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rietzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sharp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (2), pp.775-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-oriented CT image representation for reducing computing time of Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (4), pp.1452--1463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.2884854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D-CT lung motion estimation with deformable registration: quantification of motion nonlinearity and hysteresis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory C Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve B Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (3), pp.1008-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Framework for Breathing Motion Estimation Methods From 4-D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (12), pp.1636-1648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2007.901006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable Registration for Image-Guided Radiation Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Boldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16, pp.285-297</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.605-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443453v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotherapie avec blocage respiratoire pour les grands insuffisants respiratoires atteints d'un carcinome pulmonaire non a petites cellules (Protocole RESPI 2000) : application a la modelisation des deformations d'organes par recalage deformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (6-7), pp.377--380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Morphing-Based Interpolation For Medical Images : Application To Conformal Radiotherapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Deformable Registration for Image-Guided Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (2), pp.95-103</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.285-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443120v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du signal respiratoire a partir de projections cone-beam pour l'imagerie TDM 4D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ginestet</w:t>
+                <w:t xml:space="preserve">A Fast Morphing-Based Interpolation For Medical Images : Application To Conformal Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23 (3-4), pp.307-319</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443439v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extraction du signal respiratoire a partir de projections cone-beam pour l'imagerie TDM 4D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ginestet</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (3), pp.605-617</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3-4), pp.307-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443455v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-rigid registration method to assess reproducibility of breath-holding with ABC in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (2), pp.594--607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2004.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge integration and modelisation in medical image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITBM RBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3, 25, pp.139-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rbmret.2004.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation Estimation with Non-Rigid Registration for Radiotherapy Treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Patient setup error measurement using 3D intensity-based image registration techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, 56, pp.259-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39899-8_94⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01507040v1</w:t>
+                <w:t xml:space="preserve">hal-01514902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient setup error measurement using 3D intensity-based image registration techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deformation Estimation with Non-Rigid Registration for Radiotherapy Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Boldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Lung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2878, pp.770-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39899-8_94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514902v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu-PSMA-Dose, a French retrospective multicentric dosimetry study of 177 Lu-PSMA treatments for metastatic castration-resistant prostate cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Variance Reduction Technique for E!cient Monte Carlo Simulation of SPECT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 67th Annual Meeting &amp; Exhibition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Physicists in Medicine (AAPM), Jul 2025, Washignton DC, United States</w:t>
+              <w:t xml:space="preserve">EANM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480554v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Count 89 Zr Imaging Using a Long LSO-Based PET Scanner: A Simulation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lu-PSMA-Dose, a French retrospective multicentric dosimetry study of 177 Lu-PSMA treatments for metastatic castration-resistant prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mohr</w:t>
+                <w:t xml:space="preserve">T Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Klever</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Dao</w:t>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAPM 67th Annual Meeting &amp; Exhibition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Physicists in Medicine (AAPM), Jul 2025, Washignton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480564v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Variance Reduction Technique for E!cient Monte Carlo Simulation of SPECT Images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-Count 89 Zr Imaging Using a Long LSO-Based PET Scanner: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Klever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Yokohama, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC/RTSD57106.2025.11286580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480557v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Volume Correction on 177 Lu-SPECT sinogram with Deep Learning trained on synthetic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo Modeling of Elekta VERSA HD for Out-of-Field Dose Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium, Medical Imaging Conference, and Room-Temperature Semiconductor Detectors Symposium, Tampa, Florida, Oct-Nov 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tampa, Florida, USA, United States</w:t>
+              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Sarrut; Simon Rit, Jul 2024, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649753v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE Monte Carlo simulation toolkit for medical physics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo photons simulation from alpha-emitter radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Sarrut; Simon Rit, Jul 2024, lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808423v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACACO III Compton camera for imaging of targeted alpha therapy using 225 Ac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+                <w:t xml:space="preserve">MACACO III Compton camera for imaging of targeted alpha therapy using 225Ac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brzezinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borja-Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Casaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hueso-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium, Medical Imaging Conference, and Room-Temperature Semiconductor Detectors Symposium, Tampa, Florida, Oct-Nov 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tampa, Florida, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946398v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Radionuclide Imaging Tests with MACACOIII+ Compton camera</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated 68Ga-PSMA-PET Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Badel</w:t>
+                <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on PET, SPECT, and MR Multimodal Technologies, Total Body and Fast Timing in Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Biodola, Italy</w:t>
+              <w:t xml:space="preserve">EANM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hamburb, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746956v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric whole-body 177Lu-PSMA-SPECT Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
+                <w:t xml:space="preserve">GATE 10: A new versatile Python-driven Geant4 application for medical physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+                <w:t xml:space="preserve">N Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+                <w:t xml:space="preserve">L Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Gröhn</w:t>
+                <w:t xml:space="preserve">M Favaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A F Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trigila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy (ICCR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Sarrut; Simon Rit, Jul 2024, lyon, France. pp.799-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903935v1</w:t>
+                <w:t xml:space="preserve">hal-04905626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for instantaneous estimation of the out-of-field dose in external beam photon radiotherapy -A proof of concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Niyoteka</w:t>
+                <w:t xml:space="preserve">Compton cameras for radiopharmaceutical therapy assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brzezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, lyon, France</w:t>
+              <w:t xml:space="preserve">19th European Molecular Imaging Meeting (EMIM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905604v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton cameras for radiopharmaceutical therapy assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Volume Correction on 177 Lu-SPECT sinogram with Deep Learning trained on synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Kaprélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Molecular Imaging Meeting (EMIM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, porto, Portugal</w:t>
+              <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium, Medical Imaging Conference, and Room-Temperature Semiconductor Detectors Symposium, Tampa, Florida, Oct-Nov 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tampa, Florida, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746959v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10: A new versatile Python-driven Geant4 application for medical physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Trigila</w:t>
+                <w:t xml:space="preserve">GATE Monte Carlo simulation toolkit for medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kochebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Borys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy (ICCR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.16002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430216002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905626v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+                <w:t xml:space="preserve">MACACO III Compton camera for imaging of targeted alpha therapy using 225 Ac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brzezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borja-Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Casaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hueso-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès RIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tampa, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC/RTSD57108.2024.10655191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883604v1</w:t>
+                <w:t xml:space="preserve">hal-04946398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10: Towards a versatile python-driven Geant4 application for medical physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Trigila</w:t>
+                <w:t xml:space="preserve">First Radionuclide Imaging Tests with MACACOIII+ Compton camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brzezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">10th Conference on PET, SPECT, and MR Multimodal Technologies, Total Body and Fast Timing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Biodola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746844v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated 68Ga-PSMA-PET Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+                <w:t xml:space="preserve">Multicentric whole-body 177Lu-PSMA-SPECT Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Gröhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EANM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Hamburg Germany, Germany. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2024, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894548v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cross-irradiation on single time-point dosimetry in 177Lu-PSMA therapy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep learning for instantaneous estimation of the out-of-field dose in external beam photon radiotherapy -A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benzazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Aichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Kermenguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Niyoteka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887657v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated 68Ga-PSMA-PET Total Metabolic Tumor Volume (TMTV) Extraction for Predicting PSA Change in 177Lu-PSMA Therapy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">1er Congrès RIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894173v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction et optimisation du nombre d'acquisitions post-injection pour les thérapies au 177 Lu : revue de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+                <w:t xml:space="preserve">GATE 10: Towards a versatile python-driven Geant4 application for medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuni K. Dewaraja</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.F. Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trigila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès RIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883615v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Modeling of Elekta VERSA HD for Out-of-Field Dose Characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Automated 68Ga-PSMA-PET Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐noël Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EANM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Hamburg Germany, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905648v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo photons simulation from alpha-emitter radionuclides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of cross-irradiation on single time-point dosimetry in 177Lu-PSMA therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Sarrut; Simon Rit, Jul 2024, lyon, France</w:t>
+              <w:t xml:space="preserve">37th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905635v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACACO III Compton camera for imaging of targeted alpha therapy using 225Ac</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated 68Ga-PSMA-PET Total Metabolic Tumor Volume (TMTV) Extraction for Predicting PSA Change in 177Lu-PSMA Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium, Medical Imaging Conference, and Room-Temperature Semiconductor Detectors Symposium, Tampa, Florida, Oct-Nov 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tampa, Florida, USA, United States</w:t>
+              <w:t xml:space="preserve">SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746970v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated 68Ga-PSMA-PET Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Réduction et optimisation du nombre d'acquisitions post-injection pour les thérapies au 177 Lu : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuni K. Dewaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hamburb, Germany</w:t>
+              <w:t xml:space="preserve">1er congrès RIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903959v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating 68Ga-PSMA PET/CT Imaging Features with PSA Variation for Castration-Resistant Prostate Cancer Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ability of exponential data consistency conditions to detect motion in SPECT despite other physical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐noël Badel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienna (AUSTRIA), France</w:t>
+              <w:t xml:space="preserve">17th International Meeting on Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Stony Brook, NY, United States. pp.337-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894325v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Deep-Learning Partial Volume Correction for SPECT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlating 68Ga-PSMA PET/CT Imaging Features with PSA Variation for Castration-Resistant Prostate Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Kaprélian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐noël Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Meeting on Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, New York, United States</w:t>
+              <w:t xml:space="preserve">EANM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienna (AUSTRIA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590322v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Whole Body images for dosimetry of 177Lu-PSMA treatments using a 360° CZT gamma camera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Deep-Learning Partial Volume Correction for SPECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Kaprélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne (Austria), France</w:t>
+              <w:t xml:space="preserve">17th International Meeting on Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887639v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning-based Partial Volume Correction in SPECT</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D Whole Body images for dosimetry of 177Lu-PSMA treatments using a 360° CZT gamma camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne (Austria), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467195v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of exponential data consistency conditions to detect motion in SPECT despite other physical effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deep-Learning-based Partial Volume Correction in SPECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Kaprélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Meeting on Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Stony Brook, NY, United States. pp.337-340</w:t>
+              <w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne (Austria), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265586v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow dosimétrique s’adaptant aux nombre d’acquisitions SPECT/CT disponibles pour les traitements au 177Lu-DOTATATE</w:t>
+                <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887949v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Monte-Carlo Voxelized Source Sampling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">Feasibility of 177Lu quantifcation with a 360° CZT gamma camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Monte Carlo Techniques for Medical Applications (MCMA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718123v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulated CBCT images in deep learning methods for real CBCT segmentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Workflow dosimétrique s’adaptant aux nombre d’acquisitions SPECT/CT disponibles pour les traitements au 177Lu-DOTATATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706427v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent margins for prostate intrafraction motion during hypofractionated radiotherapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pommier</w:t>
+                <w:t xml:space="preserve">Quasi Monte-Carlo Voxelized Source Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kaprelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Monte Carlo Techniques for Medical Applications (MCMA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706445v1</w:t>
+                <w:t xml:space="preserve">hal-03718123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using simulated CBCT images in deep learning methods for real CBCT segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Abbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Estro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887586v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of a 360° CZT camera for dosimetry planning step in SIRT treatment of liver cancer and liver metastases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Time-dependent margins for prostate intrafraction motion during hypofractionated radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Estro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892166v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAN for source modeling in PET Monte Carlo simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Performance study of a 360° CZT camera for dosimetry planning step in SIRT treatment of liver cancer and liver metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Monte Carlo Techniques for Medical Applications (MCMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707007v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GAN for source modeling in PET Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Monte Carlo Techniques for Medical Applications (MCMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887620v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of a 177Lu-DOTATATE dosimetric workflow based on a reduced number of SPECT/CT acquisitions</w:t>
+                <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of organisations for medical physics, Aug 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882140v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional GAN for Monte Carlo SPECT simulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Monte Carlo Techniques for Medical Applications (MCMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706995v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
+                <w:t xml:space="preserve">Uncertainties of a 177Lu-DOTATATE dosimetric workflow based on a reduced number of SPECT/CT acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
+              <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of organisations for medical physics, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887984v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of 177Lu quantifcation with a 360° CZT gamma camera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional GAN for Monte Carlo SPECT simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Monte Carlo Techniques for Medical Applications (MCMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896534v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven motion compensated SPECT reconstruction for liver radioembolization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-p strategy versus ITV strategy in locally advanced lung cancer. A randomized phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Isnardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schiffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martel-Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Leuven, Belgium. pp.81-84</w:t>
+              <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376882v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric comparison between planning SPECT and monitoring PET for 90Y-radioembolisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo simulation of the Vereos digital photon counting PET system with GATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
+              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464343v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of intrafraction motion during moderate hypo-fractionated prostate cancer radiotherapy treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'impact dosimétrique des mouvements intrafraction de la prostate durant le traitement de radiothérapie en fonction des marges CTV-PTV utilisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">59èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348772v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact dosimétrique des mouvements intrafraction de la prostate durant le traitement de radiothérapie en fonction des marges CTV-PTV utilisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
+                <w:t xml:space="preserve">Dosimetric impact of intrafraction motion during moderate hypo-fractionated prostate cancer radiotherapy treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude C Biston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348781v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of the Vereos digital photon counting PET system with GATE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data-driven motion compensated SPECT reconstruction for liver radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Leuven, Belgium. pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922017v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+                <w:t xml:space="preserve">Dosimetric comparison between planning SPECT and monitoring PET for 90Y-radioembolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Khayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
+              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921965v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of segmentation algorithms for organs at risk delineation on head-and-neck CT images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina-Liana Costea</w:t>
+                <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
+              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464697v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific dosimetric workflow with a reduced number of time-points for 177Lu treatments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of segmentation algorithms for organs at risk delineation on head-and-neck CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina-Liana Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
+              <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464444v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-p strategy versus ITV strategy in locally advanced lung cancer. A randomized phase II study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Martel-Lafay</w:t>
+                <w:t xml:space="preserve">Patient-specific dosimetric workflow with a reduced number of time-points for 177Lu treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
+              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464527v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compton camera design optimization for detection efficiency enhancement in Nuclear Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borja-Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Llosá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (IEEE NSS MIC) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning based detection of cells in 3D light sheet fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pejman Rasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference (QBI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra fast prompt-gamma imaging for the online monitoring of the ion range in hadron therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A versatile GATE actor to perform simulations of Compton Camera systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Llosá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS/MIC 2019 : IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">ANIMMA International conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309773v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaGa: GAN for GATE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analytical and Monte-Carlo modeling of Multi-Parallel Slit and Knife-Edge Slit Prompt Gamma Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCR-MCMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">PTCOG 58</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380013v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maximum-a-posteriori EM reconstruction method based on total variation regularization for Compton camera imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">GaGa: GAN for GATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Conference of The Particle Therapy Co-Operative Group (PTCOG58)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICCR-MCMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359539v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Monte-Carlo modeling of Multi-Parallel Slit and Knife-Edge Slit Prompt Gamma Cameras</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A maximum-a-posteriori EM reconstruction method based on total variation regularization for Compton camera imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemeng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTCOG 58</w:t>
+              <w:t xml:space="preserve">58th Annual Conference of The Particle Therapy Co-Operative Group (PTCOG58)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128213v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile GATE actor to perform simulations of Compton Camera systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Ultra fast prompt-gamma imaging for the online monitoring of the ion range in hadron therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curtoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA International conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">NSS/MIC 2019 : IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129802v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dedicated Gate versatile module for Compton camera imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Enrique Muñoz Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCR-MCMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of the GATE Monte Carlo simulation toolkit to model Compton Camera systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Learning SPECT detector response for Monte-Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J N Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Geant4 International User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926614v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total variation and point spread function priors for MLEM reconstruction in Compton camera imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">An extension of the GATE Monte Carlo simulation toolkit to model Compton Camera systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third Geant4 International User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359265v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning SPECT detector response for Monte-Carlo simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Total variation and point spread function priors for MLEM reconstruction in Compton camera imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Krah</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Geant4 International User Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2018.8824767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926625v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Gd-Nanoparticles Concentration with SPECT and Spectral Photon Counting CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22008,7093 +22032,7093 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: 2017 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage déformable en radiothérapie guidée par l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès National d'Imagerie du Vivant (CNIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of prompt-γ emission in proton therapy using a track length estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new CT based tissue automatic segmentation method for absorbed dose calculation in preclinical radiation therapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic Simulations for the Evaluation of Monomodal Registration Algorithms of 3D Pelvic Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Paris</w:t>
+                <w:t xml:space="preserve">B Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.1169-1172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280552v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound image guided radiotherapy for prostate cancer using a transperineal probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p549 PO-0987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the clinical applicability of markerless lung tumour tracking with contrast-enhanced kV imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">A new CT based tissue automatic segmentation method for absorbed dose calculation in preclinical radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p287 OC-0549</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p808 n°EP-1452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280263v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Simulations for the Evaluation of Monomodal Registration Algorithms of 3D Pelvic Ultrasound Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the clinical applicability of markerless lung tumour tracking with contrast-enhanced kV imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p287 OC-0549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265785v1</w:t>
+                <w:t xml:space="preserve">hal-01280263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D&amp;quot; imaging for motion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Estimation of respiratory breathing signal from 2D US sequences and 4DCT of the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spinczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melodelima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Baroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0222</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053174v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compton imaging of prompt-gamma radiation in proton therapy: influence of the attenuation in the volume and of the detector performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053245v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric analysis of mid-position vs ITV conformational plans for locally advanced NSCLC. Preliminary results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Faisabilité de la radiothérapie guidée par une imagerie ultrasonore inter- et intra-fraction pour le traitement du cancer de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolsa Ferruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0839</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053235v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-room breathing motion estimation from limited projection views using a sliding deformation model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId702" w:history="1">
+                <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vila Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0921</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847368v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4D&amp;quot; imaging for motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054202v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open source tools for validation of deformable registration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Delmon</w:t>
+                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0536</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053177v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-fraction tumor tracking based on a surrogate-driven 4D CT motion model in particle radiation therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Dosimetric analysis of mid-position vs ITV conformational plans for locally advanced NSCLC. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi-Zahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S34</w:t>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052765v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel monoclonal antibody Yttrium-90-labeled for internal radionuclide therapy of relapsed unresectable synovial-sarcomas: targeting and dosimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">In-room breathing motion estimation from limited projection views using a sliding deformation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vila Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Melbourne, Australia. pp.012026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/489/1/012026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054176v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric analysis of mid-position vs ITV conformational plans for locally advanced NSCLC. Preliminary results.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dupuis</w:t>
+                <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journnée scientifique du CLARA</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054171v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External-internal correlation models built from Cone-Beam CT for intrafraction tumor tracking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Open source tools for validation of deformable registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PD-0098</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053169v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of respiratory breathing signal from 2D US sequences and 4DCT of the liver</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Intra-fraction tumor tracking based on a surrogate-driven 4D CT motion model in particle radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seregni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cerveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135488v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reconstruction Toolkit (RTK), an open-source cone-beam CT reconstruction toolkit based on the Insight Toolkit (ITK)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">A novel monoclonal antibody Yttrium-90-labeled for internal radionuclide therapy of relapsed unresectable synovial-sarcomas: targeting and dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847373v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton imaging in proton therapy: reconstructed image of the simulated prompt-γ distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Buvat</w:t>
+                <w:t xml:space="preserve">Dosimetric analysis of mid-position vs ITV conformational plans for locally advanced NSCLC. Preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi-Zahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S43</w:t>
+              <w:t xml:space="preserve">9ème journnée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052717v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion artifact detection in four-dimensional computed tomography images</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">External-internal correlation models built from Cone-Beam CT for intrafraction tumor tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on the Use of Computers in Radiation Therapy (ICCR 201)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PD-0098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/489/1/012024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01053100v1</w:t>
+                <w:t xml:space="preserve">hal-01053169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de la radiothérapie guidée par une imagerie ultrasonore inter- et intra-fraction pour le traitement du cancer de la prostate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Estimation of respiratory breathing signal from 2D US sequences and 4DCT of the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spinczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melodelima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.2339 - 2342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054190v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton imaging of prompt-gamma radiation in proton therapy: influence of the attenuation in the volume and of the detector performances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">The Reconstruction Toolkit (RTK), an open-source cone-beam CT reconstruction toolkit based on the Insight Toolkit (ITK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vila Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Melbourne, Australia. pp.012079, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/489/1/012079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054191v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of respiratory breathing signal from 2D US sequences and 4DCT of the liver</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Motion artifact detection in four-dimensional computed tomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVII International Conference on the Use of Computers in Radiation Therapy (ICCR 201)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Melbourne, Australia. pp.012024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/489/1/012024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054227v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Compton imaging in proton therapy: reconstructed image of the simulated prompt-γ distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0921</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053241v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid CPU/GPU GATE: towards GATE V7</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards 4DCT-US image fusion for liver motion monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garrido</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Melodelima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013: International User Conference at the Physics-Medicine-Biology Frontier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.817 - 820, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01888369v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid GPU/CPU modules for GATE plateform: imaging and therapy applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId737" w:history="1">
+                <w:t xml:space="preserve">Hybrid CPU/GPU GATE: towards GATE V7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Geant4 2013: International User Conference at the Physics-Medicine-Biology Frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01888092v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01888369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-based patient specific prompt-gamma dose monitoring in protontherapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid GPU/CPU modules for GATE plateform: imaging and therapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Létang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ray</w:t>
+                <w:t xml:space="preserve">J. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perez-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838405v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01888092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 4DCT-US image fusion for liver motion monitoring</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine-learning-based patient specific prompt-gamma dose monitoring in protontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135507v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET-based dose delivery verification in hadrontherapy: simulation study of PET system design in realsitic clinical conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Hybrid GATE : A GPU/CPU implementation for imaging and therapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Perez Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSS-MIC 2012: IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.2247-2250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2012.6551511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828682v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate simulation of a complete proton treatment combined with prompt-gamma monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating mediastinal lymph node stations segmentation on thoracic CT following experts guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI, First International Workshop on Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">PET-based dose delivery verification in hadrontherapy: simulation study of PET system design in realsitic clinical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Salt Lake City, United States. pp.382</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829634v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid GATE : A GPU/CPU implementation for imaging and therapy applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS-MIC 2012: IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Salt Lake City, United States. pp.382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788144v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keuhkot: a method for lung segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth International Workshop on Pulmonary Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.225\textendash232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction dependent B-splines decomposition for the registration of sliding objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth International Workshop on Pulmonary Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.45\textendash55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBS proton treatment plan simulation with the GATE-Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International PTCOG meeting (Particle Therapy Co-Operative Group)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Philadelphia, US, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VV, a 4D slicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth International Workshop on Pulmonary Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.171\textendash175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable image registration with automated motion-mask extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis for the Clinic: A Grand Challenge 2010 of the MICCAI Conference, Beijing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in deformable image registration of thoracic 4D CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gated cone-beam CT imaging of the thorax: a reconstruction study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, San Diego, United States. pp.65102-65103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.707623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung motion modeling with deformable registration: non-linearity and hysteresis estimation and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory C. Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve B. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of gated and dynamic cone-beam CT reconstruction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toronto, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of 4D-CT motion model using deformable registration: comparison of Eulerian and Lagrangian approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory C. Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve B. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual Meeting American Association of Physicists in Medicine, AAPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cone-beam projection of a deformable volume for motion compensated algebraic reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6543-6546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des différents protocoles pour l'acquisition d'images 4D sur un scanner non prévu à cet effet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes journées de la Société Française de Physique Médicale, SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThIS : A Geant4-based Therapeutic Irradiation Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ricol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Workshop on Monte Carlo Treatment Planning (MCTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Platform for Monte Carlo Simulation of Cancer Therapy with Photon and Light Ions Beams based on the Geant 4 Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ricol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Sciences Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory signal extraction for 4D CT imaging of the thorax from cone-beam CT projections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of 3D dense deformable registration methods for breath-hold reproducibility study in radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Boldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Ginestet</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11566465_69⟩</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, San Diego, United States. pp.222-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.594906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505986v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de DRR à l'aide d'un système hybride shear-warp-splatting pour la radiothérapie conformationnelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Respiratory signal extraction for 4D CT imaging of the thorax from cone-beam CT projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Miguet</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica'2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Palm Springs, United States. pp.556-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11566465_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589730v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory signal extraction for 4D CT imaging of the thorax from cone-beam CT projections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Génération de DRR à l'aide d'un système hybride shear-warp-splatting pour la radiothérapie conformationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Boumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Touat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Ginestet</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Therapeutic Radiology and Oncology (ASTRO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surgetica'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.333-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505715v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du signal respiratoire pour l'acquisition d'images 4D du thorax à partir de projections CT cone-beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Respiratory signal extraction for 4D CT imaging of the thorax from cone-beam CT projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes journées scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Society for Therapeutic Radiology and Oncology (ASTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Denver, United States. pp.S534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.07.901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504856v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3D dense deformable registration methods for breath-hold reproducibility study in radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+                <w:t xml:space="preserve">Extraction du signal respiratoire pour l'acquisition d'images 4D du thorax à partir de projections CT cone-beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Carrie</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44èmes journées scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505572v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric consequences of GTV's residual displacements for patients treated with the ABC device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Reproductibilité du blocage respiratoire : évaluation 3D à l'aide d'algorithme de recalage non rigide d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jn Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ginestet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th S. Takahashi Memorial International Workshop on 3 dimensional conformal radiotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">43èmes journées scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582102v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du traitement en radiothérapie par l'utilisation de l'imagerie portale numérique : contrôle dosimétrique et du positionnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId796" w:history="1">
+                <w:t xml:space="preserve">Dosimetric consequences of GTV's residual displacements for patients treated with the ABC device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Boldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jn Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes journées scientifiques de la société française de physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th S. Takahashi Memorial International Workshop on 3 dimensional conformal radiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584047v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of image morphing techniques in cancer treatment by conformal radiotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contrôle du traitement en radiothérapie par l'utilisation de l'imagerie portale numérique : contrôle dosimétrique et du positionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jn Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging : Visualization, Image-Guided Procedures, and Display</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, San Diego, United States. pp.332-340</w:t>
+              <w:t xml:space="preserve">43èmes journées scientifiques de la société française de physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589719v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active breathing control combined with high dose 3D conformal radiotherapy for non small cell lung cancer patients with severe respiratory insufficiency: experience of the Centre Léon Bérard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Usefulness of image morphing techniques in cancer treatment by conformal radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Claude</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th S. Takahashi Memorial International Workshop on 3 dimensional conformal radiotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Nagoya, Japan. pp.0</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging : Visualization, Image-Guided Procedures, and Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, San Diego, United States. pp.332-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506758v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-rigid registration method to access the reproducibility of breath-holding with ABC in lung cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Active breathing control combined with high dose 3D conformal radiotherapy for non small cell lung cancer patients with severe respiratory insufficiency: experience of the Centre Léon Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Perol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Carrie</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting, American Society for Therapeutic radiology and oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">4th S. Takahashi Memorial International Workshop on 3 dimensional conformal radiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Nagoya, Japan. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585282v1</w:t>
+                <w:t xml:space="preserve">hal-01506758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductibilité du blocage respiratoire : évaluation 3D à l'aide d'algorithme de recalage non rigide d'images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Non-rigid registration method to access the reproducibility of breath-holding with ABC in lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes journées scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting, American Society for Therapeutic radiology and oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581817v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentric Validation of Early Quantitative 177Lu-PSMA SPECT/CT for mCRPC Response Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gröhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFOMP SIG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-time-point dosimetry in vertebrae for 177Lu therapies: does using dose-rate maps improve accuracy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29103,1409 +29127,1409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Molecular Radiotherapy Dosimetry: The future of theragnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Athènes, Greece. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of efficiency and activity recovery coefficients of Compton and Anger cameras in Nuclear Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borja-Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (IEEE NSS MIC) 2021, Oct 2021, Virtual Yokohama, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Yokohama (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast-prompt gamma imaging for the online monitoring of the ion range in hadron therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayde Livingstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTCOG 58</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo modeling of a proton fixed beam line featuring non-isocentric PBS treatment capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Böhlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th annual conférence of the Particle Therapy Co-operative Group - PTCOG 56</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pacifico Yokohama, Yokohama, Japan. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of prompt gamma fall-off detection in clinical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th annual conférence of the Particle Therapy Co-operative Group - PTCOG 56</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pacifico Yokohama, Yokohama, Japan. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Prompt Gamma estimation for clinical Proton Therapy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Translational Research in Radio-Oncology | Physics for Health in Europe (ICTR-PHE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Genève, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissioning of PENELOPE and GATE Monte Carlo models for 6 and 18 MV photon beams from the Siemens Artiste linac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Frisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennial on Physics &amp; Radiation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, London, United Kingdom. Radiotherapy and Oncology, 99 (Supplement 1), pp.S515, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8140(11)71507-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and evaluation of automatic contour propagation in 4DCT of lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory C. Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve B. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah C. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th American Association of Physicists in Medicine (AAPM) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Orlando, United States. pp.2019-2020, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th American Society for Therapeutic Radiology And Oncology (ASTRO) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de mouvement dans une acquisition tomodensitométrique 4D par recalage déformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory C. Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve B. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah C. Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Radiothérapie Oncologique, SFRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction du signal respiratoire à partir de projections cone-beam du thorax pour l'imagerie TDM 4D en radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16è Congrès National de la Société Française de Radiothérapie Oncologique, SFRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France. Elsevier, 9 (6-7), pp.529, 2005, Cancer/Radiothérapie. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canrad.2005.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of motion in a 4D CT using deformable registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory C. Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve B. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah C. Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th American Society for Therapeutic Radiology And Oncology (ASTRO) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Denver, United States. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30515,160 +30539,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30678,336 +30702,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulations for medical and biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Image Synthesis and Simulation: Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.23-53, 2022, 978-012824349-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-824349-7.00010-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity-Based Deformable Registration: Introduction and Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Ehrhardt and C. Lorenz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4D Modeling and Estimation of Respiratory Motion for Radiation Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.103-124, 2013, Biological and Medical Physics, Biomedical Engineering, 978-3-642-36441-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36441-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory motion correction in cone-beam CT for image-guided radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Ehrhardt and C. Lorenz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4D Modeling and Estimation of Respiratory Motion for Radiation Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.319-334, 2013, 978-3-642-36441-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36441-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31017,151 +31041,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31171,111 +31195,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the XX-th international conference on the use of computers in radiation therapy (ICCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX-th international conference on the use of computers in radiation therapy (ICCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31285,147 +31309,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NETRIN-1 DETECTION, COMPANION TEST AND THERAPY BASED ON RADIATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wischhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4377341. 2024, pp.TOMORADIO - CREATIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31435,127 +31459,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opengate Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:cc51e012aabf1c4161be62f6027fd952e46230f7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId857"/>
+      <w:footerReference w:type="default" r:id="rId859"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31702,51 +31726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Kapr&#233;lian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Etxebeste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3634484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guneet Mummaneni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Trigila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roncali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ade2b5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Celio Nzatsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Varmenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cherel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Lajusticia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00808-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gajewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Borys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica de Gregorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kope&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissane M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf1d2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni Dewaraja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00658-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Allegrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opsommer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Carullo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00612-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schiffler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Isnardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Metzger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Presles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Hao Su" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad638c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sarrut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etxebeste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad3881" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benzazon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Kermenguy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Niyoteka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.03.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wischhusen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Hervieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216732" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbis&#322;aw Tabor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Ziaja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Szumlak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13127204" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04151359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaprelian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saporta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acdfb1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Huisman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acd237" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Eleftheriadis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nanos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papathanasiou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16746" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac92b9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Penarrubia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15347" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8c83" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Saporta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Kaprelian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca068" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3137990" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abde9a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Ba&#322;a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf276" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac03cb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Labour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Khayi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-021-00402-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.738112" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391945v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac309e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemeng Feng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2021.2011863" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505759v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2955745" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869900v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Botta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bzowski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.119.240366" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505772v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kohlhase" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Wegener" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schaar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2937675" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Elia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Franz Resch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Tobias B&#246;hlen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Fuchs" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2020.02.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llos&#225;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab6529" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-020-00288-w" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouilhol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20190692" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039937v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Winterhalter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taylor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boersma" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Guatelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14481" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Boersma" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuchs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitkenhead" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14242" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcoudert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.03.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab3fc1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-019-0246-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wambersie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#246;tter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Combs" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.11.016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840684v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-018-0209-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae331" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743024v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhaegen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Dubois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gianolini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hill" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Karger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2017.11.016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chicaco Iwao-Fukukawa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Garin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4544-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692598v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cajgfinger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9e32" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611266v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12586" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742991v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C.A. Costa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.B. Bonifacio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.07.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4MF7GR4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611252v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.09.121" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-016-0172-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273174v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.01.481" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272853v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guinement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nauraye" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/4/1532" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01321438v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noblet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373693v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/8/3127" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391649v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/21/7725" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207342v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Kanawati" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Letang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/20/8067" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015846v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittone" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaire" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2014.04.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WGS8VR0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135269v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fassi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Seregni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Riboldi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cerveri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/4/1565" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060655v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schaerer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1120/jacmp.v16i2.5152" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273183v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.07.147" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015819v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4871617" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977617v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fassi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riboldi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2013.09.026" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claude" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinho" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pitson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4873677" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849321v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4563" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/19/6867" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849320v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513017184" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797074v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2233496" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00822629v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/9/2879" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797813v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouilhol" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thengumpallil" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.04.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797892v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/5/1303" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796801v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ball" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prro.2012.01.007" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797063v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4223" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3FXPQQXX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796473v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JTO.0b013e318249a9c6" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607794v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin Murphy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Reinhardt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kabus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ding" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2158349" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559709v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheva" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassol" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/4/001" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MLVST7J5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842390v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maneval" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahra" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Badel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/4/002" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630618v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630709v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWHR34WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633360v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2009.12.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45ZRFNS2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407993v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.04.027" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FG5V3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443440v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2008.2008962" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443153v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boldea" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharp" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jiang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443500v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Wu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rietzel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443457v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2884854" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631157v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Sharp" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve B Jiang" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443453v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443458v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrie" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443120v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atoui" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443439v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443455v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443454v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Badel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.08.007" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQR7ZVFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507040v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Lung" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39899-8_94" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514902v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clippe" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480554v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pignard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Badel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480564v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohr" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klever" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabello" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dao" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57106.2025.11286580" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480557v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649753v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808423v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430216002" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946398v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brzezinski" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrientos" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borja-Lloret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Casa&#241;a" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hueso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10655191" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746956v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roser" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bello" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903935v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gr&#246;hn" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905604v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Aichi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746959v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905626v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Krah" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigne" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favaretto" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Resch" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trigila" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746844v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krah" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaretto" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Resch" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trigila" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894548v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103852" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887657v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894173v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883615v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni K. Dewaraja" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905648v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deutsch" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905635v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746970v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903959v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894325v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590322v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467195v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265586v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718123v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaprelian" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706427v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892166v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Krzyzaniak" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707007v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706995v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376882v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464343v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348781v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922017v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464697v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina-Liana Costea" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464527v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Isnardi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiffler" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metzger" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martel-Lafay" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129834v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307725v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309773v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curtoni" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380013v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359539v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128213v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129802v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munoz" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380019v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Llosa" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926614v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359265v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824767" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926625v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Badel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139139v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza T" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286050v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276435v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280552v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279619v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280263v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciardo" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baroni" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053174v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bert" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Parodi" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053235v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi-Zahra" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krason" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847368v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012026" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053177v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052765v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seregni" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerveri" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054176v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Giraudet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054171v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053169v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerosa" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135488v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spinczyk" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melodelima" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0583" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847373v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labarbe" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012079" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052717v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053100v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012024" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054190v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolsa Ferruz" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054191v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054227v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888369v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888092v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838405v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135507v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivoire" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0210" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828682v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourrier" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838620v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838747v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788144v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Perez Ponce" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jan" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551511" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967304v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967305v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950478v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967303v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967312v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967310v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588437v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C. Sharp" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve B. Jiang" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502074v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587640v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502085v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582571v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Chaieb" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giroud" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921002v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ricol" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921001v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505986v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566465_69" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589730v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boumghar" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Touat" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505715v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.07.901" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504856v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505572v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carrie" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.594906" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582102v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Badel" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584047v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebban" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589719v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ataoui" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506758v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Perol" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Claude" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585282v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581817v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373122v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473005v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355263v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714279v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlino" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hlen" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714304v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276369v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huisman" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268801v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lazaro" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Frisson" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(11)71507-9" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505558v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah C. Choi" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492585v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583537v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582547v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2005.10.007" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSR9H157-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505534v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290776v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824349-7.00010-4" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847358v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36441-9_6" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847356v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sonke" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36441-9_14" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720234v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849231v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893469v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opengate Collaboration" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cc51e012aabf1c4161be62f6027fd952e46230f7" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Kapr&#233;lian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Etxebeste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2025.3634484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gajewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Borys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica de Gregorio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kope&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissane M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf1d2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guneet Mummaneni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Trigila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roncali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ade2b5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Celio Nzatsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Varmenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cherel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios-Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Lajusticia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00808-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni Dewaraja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00658-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Allegrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opsommer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Carullo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00612-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schiffler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Isnardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Metzger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Presles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Hao Su" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad638c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sarrut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etxebeste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad3881" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benzazon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Kermenguy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Niyoteka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.03.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Eleftheriadis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nanos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papathanasiou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16746" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wischhusen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Hervieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216732" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbis&#322;aw Tabor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Ziaja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Szumlak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13127204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102582" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04151359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaprelian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saporta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acdfb1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Huisman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acd237" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3137990" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac92b9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Penarrubia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15347" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780307v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8c83" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Saporta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Kaprelian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca068" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac03cb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Ba&#322;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf276" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abde9a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.738112" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Labour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Khayi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-021-00402-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391945v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac309e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemeng Feng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2021.2011863" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouilhol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20190692" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Winterhalter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taylor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boersma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Elia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Guatelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14481" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Boersma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuchs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitkenhead" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14242" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869900v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Botta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bzowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.119.240366" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2955745" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Franz Resch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Tobias B&#246;hlen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Fuchs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2020.02.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505772v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kohlhase" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Wegener" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schaar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2937675" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llos&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab6529" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039866v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-020-00288-w" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcoudert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.03.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab3fc1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-019-0246-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840634v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chicaco Iwao-Fukukawa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Garin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4544-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692598v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cajgfinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9e32" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909627v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae331" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840684v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-018-0209-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wambersie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#246;tter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Combs" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.11.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743024v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhaegen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Dubois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gianolini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hill" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Karger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2017.11.016" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446551v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-016-0172-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12586" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C.A. Costa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.B. Bonifacio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.07.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4MF7GR4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611252v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.09.121" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guinement" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nauraye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/4/1532" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01321438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noblet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391649v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/21/7725" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373693v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/8/3127" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273174v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.01.481" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51LH4K0D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.07.147" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCP17K8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015846v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2014.04.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WGS8VR0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135269v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fassi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Seregni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Riboldi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cerveri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/4/1565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Kanawati" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Letang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/20/8067" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060655v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schaerer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1120/jacmp.v16i2.5152" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016595v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claude" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinho" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pitson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4873677" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977617v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fassi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riboldi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2013.09.026" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4871617" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797813v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouilhol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thengumpallil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.04.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797892v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/5/1303" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849321v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4563" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123807v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/19/6867" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849320v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513017184" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797074v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2233496" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00822629v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/9/2879" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796801v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ball" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prro.2012.01.007" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797063v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4223" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3FXPQQXX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796473v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JTO.0b013e318249a9c6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607794v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin Murphy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Reinhardt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kabus" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ding" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2158349" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559709v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheva" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassol" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/4/001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MLVST7J5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842390v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maneval" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahra" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Badel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/4/002" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630618v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630709v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/008" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWHR34WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633360v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2009.12.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45ZRFNS2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443440v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2008.2008962" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407993v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.04.027" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FG5V3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443153v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boldea" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharp" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jiang" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443500v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Wu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rietzel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443457v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2884854" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631157v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Sharp" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve B Jiang" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443455v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443458v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrie" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443453v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443120v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atoui" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443439v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443454v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Badel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2004.08.007" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQR7ZVFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514902v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clippe" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507040v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Lung" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39899-8_94" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480557v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480554v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pignard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Badel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480564v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohr" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klever" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabello" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dao" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57106.2025.11286580" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905648v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deutsch" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905635v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746970v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brzezinski" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrientos" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borja-Lloret" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Casa&#241;a" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hueso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903959v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905626v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Krah" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigne" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favaretto" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Resch" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trigila" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746959v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roser" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bello" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649753v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808423v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430216002" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946398v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10655191" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746956v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903935v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gr&#246;hn" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905604v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Aichi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746844v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krah" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaretto" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Resch" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trigila" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894548v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103852" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887657v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894173v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883615v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni K. Dewaraja" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265586v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894325v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590322v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467195v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718123v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaprelian" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706427v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892166v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Krzyzaniak" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707007v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706995v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464527v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Isnardi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiffler" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metzger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martel-Lafay" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922017v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348781v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376882v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464343v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464697v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina-Liana Costea" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129834v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307725v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129802v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munoz" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128213v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380013v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359539v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309773v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curtoni" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380019v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Llosa" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926625v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Badel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926614v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359265v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824767" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139139v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza T" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286050v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276435v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279619v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280552v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280263v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciardo" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baroni" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054227v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spinczyk" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melodelima" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054191v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054190v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolsa Ferruz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053174v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bert" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Parodi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053235v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi-Zahra" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krason" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847368v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012026" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053177v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052765v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seregni" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerveri" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054176v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Giraudet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054171v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053169v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerosa" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135488v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0583" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847373v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labarbe" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012079" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053100v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012024" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052717v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135507v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivoire" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0210" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888369v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888092v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838405v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788144v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Perez Ponce" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jan" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551511" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838620v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838747v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828682v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourrier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967304v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967305v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950478v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967303v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967312v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967310v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588437v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C. Sharp" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve B. Jiang" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502074v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587640v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502085v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582571v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Chaieb" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giroud" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921002v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ricol" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921001v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505572v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carrie" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.594906" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505986v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566465_69" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589730v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boumghar" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Touat" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505715v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.07.901" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504856v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581817v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Badel" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582102v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584047v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebban" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589719v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ataoui" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506758v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Perol" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Claude" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585282v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373122v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473005v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355263v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714279v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlino" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hlen" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714304v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276369v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huisman" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268801v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lazaro" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Frisson" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(11)71507-9" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505558v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah C. Choi" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492585v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583537v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582547v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2005.10.007" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSR9H157-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505534v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290776v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824349-7.00010-4" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847358v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36441-9_6" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847356v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sonke" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36441-9_14" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720234v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849231v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893469v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opengate Collaboration" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cc51e012aabf1c4161be62f6027fd952e46230f7" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>