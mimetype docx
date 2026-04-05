--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -66,10524 +66,15044 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration and State Making in China: Defining the Occupation State, 1937–1945</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENP-China. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03520591v1</w:t>
-[...945 lines deleted...]
-                <w:t xml:space="preserve">hal-05331355v1</w:t>
+                <w:t xml:space="preserve">halshs-05553284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: State Building through Political Disunity in Republican China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paulès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47 (1), 2022, Twentieth-Century China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03520637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...216 lines deleted...]
-                <w:t xml:space="preserve">halshs-03604634v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaboration and State Making in China: Defining the Occupation State, 1937–1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twentieth-Century China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/tcc.2022.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03520591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questioning the Teleology of the Central State in Republican China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paulès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twentieth-Century China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/tcc.2022.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03520593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michelin, La Guerre du Pacifique a commencé en Indochine, 1940-1941, Paris, Passés/Composés, 2019, 318 p., ISBN 978-2-3793-3060-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 69-2 (2), pp.176-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.692.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre sino-japonaise, revue et corrigée [Titre de la version papier : Redevenir des héros]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le-point.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dilemme de Nankin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02309290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bensacq-Tixier, La France en Chine de Sun Yat-sen à Mao Zedong, 1918-1953, Rennes : Presses universitaires de Rennes, 2014 [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.273-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation japonaise et collaboration chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 680, pp.941-966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02309265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’occupation japonaise comme objet pour l’histoire de l’État chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.123-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02309275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister ou négocier face au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02309232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opium in Republican China: Political Challenges and Social Practices [Review of: Xavier Paulès, Histoire d’une drogue en sursis. L’opium à Canton, 1906-1936 [History of a drug condemned. Opium in Canton, 1906-1936], Paris, Éditions de l’EHESS, 2010]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville et modernité en Chine : Pékin à la fin de l’empire (À propos de L. Gabbiani, Pékin à l’ombre du mandat céleste, EHESS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02572036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opium dans la Chine républicaine (À propos de X. Paulès, Histoire d’une drogue en sursis. L’opium à Canton, 1906-1936, Éditions de l’EHESS, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02572035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-02571382v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">行政院公函 字第一四三號 (Xingzhengyuan gonghan zi di yisisan hao – Lettre officielle du Yuan exécutif, n°143)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le chinois dans tous ses états : Une anthologie augmentée (18e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEI Publishers, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Constitutional Mirage to Party Hegemony: Building the Wang Jingwei Regime in Japanese-Occupied China (1939-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building Dictatorships under Axis Rule: War, Military occupation and Political Regimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9781032732541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003463313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05076702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus Wang Jingwei que Wang Jingwei ! La figure du traître (hanjian) comme lieu de mémoires à Taïwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Inalco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Liens de la mémoire: Itinéraires taïwanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, 9782858314447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05075145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping China under Japanese Occupation: Spatial Configurations of State Power during Wartime, 1937–45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Baillargeon; Jeremy E. Taylor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Histories of Occupation. Colonialism, Conquest and Foreign Control in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.119-142, 2022, 978-1-3502-5260-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350257023.ch-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03604634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (122)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de la conférence &amp;quot;The Legacies of the Japanese Occupation in Southeast Asia: Memory, Politics, and International Relations in Asia Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lafaye de Micheaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delfolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05550259v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Suryomenggolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Legacies of the Japanese Occupation in Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05580986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Xieyuan 齊燮元 (1885-1946)</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+                <w:t xml:space="preserve">Coordination de l'atelier &amp;quot;Genèses de la démocratie taïwanaise : penser et construire l'État républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses de la démocratie taïwanaise : penser et construire l'État républicain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Taiwan Studies - EHESS, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550243v1</w:t>
+                <w:t xml:space="preserve">halshs-05560422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi Nai 史鼐 (1882-)</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+                <w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lycas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550250v1</w:t>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">halshs-05544095v1</w:t>
+                <w:t xml:space="preserve">hal-05331355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gao Lingwei 高凌霨 (1870-1943)</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+                <w:t xml:space="preserve">Organisation du colloque &amp;quot;State-Building through Political Disunity in Republican China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paulès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State-Building through Political Disunity in Republican China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05542354v1</w:t>
-[...7952 lines deleted...]
-                <w:t xml:space="preserve">hal-02571355v1</w:t>
+                <w:t xml:space="preserve">halshs-05560389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (175)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Xiwen 蘇錫文 (1889-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Shu 袁殊 (1911-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Zunyue 趙尊嶽 (1897-1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Peng 葉蓬 (1895-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xuechang 周學昌 (1898-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishiwata Sōtarō 石渡荘太郎 (1891-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yaozu 陳耀祖 (1892-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhongfu 陳中孚 (1882-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Tiren 蘇體仁 (1888-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Nai 史鼐 (1882-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Xieyuan 齊燮元 (1885-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Bingxian 何炳賢 (1901-1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hata Shunroku 畑俊六 (1879-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Liang 徐良 (1893-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Lingwei 高凌霨 (1870-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Guanwu 高冠吾 (1892-1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhizhuang 項致莊 (1894-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etō Daikichi 江藤大吉</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Yingfu 戴英夫 (1897-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Yintai 王蔭泰 (1886-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Xiongbai 金雄白 (1904-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Guozhen 計國楨 (1885-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Men Zhizhong 門致中 (1888-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Yipeng 張一鵬 (1872-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Renli 張仁蠡 (1900-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Shen 朱深 (1879-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Lühe 朱履龢 (1877-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zuoren 周作人 (1885-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Jinhe 余晉龢 (1887-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zou Jingfang 鄒敬芳 (1895-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Xingchuan 石星川 (1880-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Shengming 唐生明 (1906-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajiri Akiyoshi 田尻愛義 (1896-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Wenyue 鮑文樾 (1892-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shibayama Kenshirō 柴山兼四郎 (1889-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Erqiao 沈爾喬 (1896-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gu Baoheng 顧寶衡 (1903-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geng Jiaji 耿嘉基 (1899-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Jie 馮節 (1903-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishii Itarō 石射猪太郎 (1887-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inukai Ken 犬養健 (1896-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimura Masutarō 木村増太郎 (1884-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honda Kumatarō 本多熊太郎 (1874-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luo Junqiang 羅君強 (1902-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Zhengping 趙正平 (1877-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Kuiyi 楊揆一 (1895-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Qi 趙琪 (1882-1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Huaren 周化人 (1903-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Changzu 陳昌祖 (1904-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xisan 陶錫三 (1875-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Gongbo 陳公博 (1892-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimizu Tōzō 清水董三 (1893-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cen Deguang 岑德廣 (1897-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saitō Yoshio 斎藤美夫 (1890-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gu Zhongchen 顧忠琛 (1860-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhizhuang 項致莊 (1894-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Qifeng 夏奇峯 (1888-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Lanxi 巫蘭溪 (1901-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Kaisheng 吳凱聲 (1900-1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Qi 汪屺 (1899-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Manyun 汪曼雲 (1904-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugaki Kazushige 宇垣一成 (1868-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imai Takeo 今井武夫 (1898-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Qingzhong 黃慶中 (1897-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Bin 繆斌 (1899-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Peirong 何佩瑢 (1880-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shiqun 李士群 (1905-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Liangli 湯良禮 (1901-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Erhe 湯爾和 (1878-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Fumu 陳孚木 (1897-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Enpu 陳恩普 (1892-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigemitsu Mamoru 重光葵 (1887-1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao Shijun 邵式軍 (1909-1964)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuda Takeo 福田赳夫 (1905-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Dongyuan 彭東原 (1882-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Zongwu 高宗武 (1905-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funatsu Tatsuichirō 船津辰一郎 (1873-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Suchu 夏肅初 (1889-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Minyi 褚民誼 (1884-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wachi Takaji 和知鷹二 (1893-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuji Masanobu 辻政信 (1902-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kagesa Sadaaki 影佐禎昭 (1893-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwai Eiichi 岩井英一 (1899-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidaka Shinrokurō 日高信六郞 (1893-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Daolang 倪道烺 (1879-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shengwu 李聖五 (1900-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Tong 殷同 (1889-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Kanghu 江亢虎 (1883-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hou Dachun 后大椿 (1905-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lü Chunrong 呂春榮 (1887-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeng Zhongming 曾仲鳴 (1896-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazaki Kanjū 矢崎勘十 (1893-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Tianshen 徐天深 (1893-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Qinglai 諸青來 (1880-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Naiwen 周乃文 (1887-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Beisheng 張北生 (1902-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xinghua 楊惺華 (1907-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shoumei 楊壽楣 (1877-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zemin 陳則民 (1881-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Qun 陳群 (1890-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Juemin 陳覺民 (1876-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Mang 唐蟒 (1887-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jicheng 陳濟成 (1896-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chunpu 陳春圃 (1900-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruke Yoshitane 晴気慶胤 (1901-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okamura Yasuji 岡村寧次 (1884-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Buwu 許卜五 (1904-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Jiandong 熊劍東 (-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Songgao 吳頌皋 (1898-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xiujia 董修甲 (1891-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Kang 董康 (1867-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kemin 王克敏 (1873-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Jingwei 汪精衛 (1883-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Zewu 胡澤吾 (1906-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Lancheng 胡蘭成 (1906-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirota Kōki 廣田弘毅 (1878-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lü Yifeng 呂一峰 (1895-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ogawa Heikichi 小川平吉 (1870-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Baisheng 林柏生 (1902-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shiyu 李時雨 (1908-1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kita Seiichi 喜多誠一 (1886-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Yusong 趙毓松 (1897-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Longxiang 周隆庠 (1905-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wanxuan 喬萬選 (1896-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Pengju 郝鵬舉 (1903-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Zongyao 溫宗堯 (1876-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shuluan 馮叔鸞 (1884-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Chengyu 伍澄宇 (1888-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Yitang 王揖唐 (1877-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Ying 焦瑩 (1883-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Chaozong 江朝宗 (1861-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Shizhen 何世楨 (1895-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogawa Tetsuo 小川哲雄 (1914-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishi Yoshiaki 西義顕 (1897-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matsumoto Shigeharu 松本重治 (1899-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matsui Takurō 松井太久郎 (1887-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Xiao 凌霄 (1884-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yunwen 陳允文 (1906-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Yangdu 唐仰杜 (1888-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xisheng 陶希聖 (1899-1988)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Yugui 潘毓桂 (1884-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okada Yūji 岡田酉次 (1897-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Shiyue 傅式說 (1891-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deng Zuyu 鄧祖禹 (1892-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogura Masatsune 小倉正恒 (1875-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itagaki Seishirō 板垣征四郎 (1885-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Ziqiang 黃自強 (-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Liang 馬良 (1875-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Yufen 劉郁芬 (1886-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Hongzhi 梁鴻志 (1882-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Chaokun 張焯堃 (1889-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Rugeng 殷汝耕 (1885-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doihara Kenji 土肥原賢二 (1883-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ding Mocun 丁默邨 (1903-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Shijing 汪時璟 (1887-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Zheng 胡政 (1904-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Shiying 穆時英 (1912-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Siping 梅思平 (1898-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Jingwu 李景武 (1896-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Junhui 陳君慧 (1903-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Bijun 陳璧君 (1891-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Pei 蔡培 (1884-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoki Kazuo 青木一男 (1889-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abe Nobuyuki 阿部信行 (1875-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Yuandao 任援道 (1890-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harada Kumakichi 原田熊吉 (1888-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Suzhong 徐蘇中 (1886-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Xiacai 王廈材 (1896-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishiwara Kanji 石原莞爾 (1889-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Zan 何瓚 (1898-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Xiankeng 孔憲鏗 (1899-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuquan 袁愈佺 (1905-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Fohai 周佛海 (1897-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongwen (documents officiels) en Chine républicaine (Les) (1912‑1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.673-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.24904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal personnel de Zhou Fohai (Le) (Zhou Fohai riji 周佛海日記), 1937‑1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.927-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.26112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaboration in Japanese-occupied China (1937-1945): Old and New Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre en Ukraine vue d'Asie : réactions publiques et parallèles historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibourg Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Genevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongwen Regulations and State Making in Republican China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05580985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjian 漢奸 : définir la Chine à travers ses traîtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire biographique de la Chine occupée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview with Xavier Paulès and David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kletzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paulès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la Chine et de l’Asie Orientale, entretien avec David Serfass (Inalco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773049v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paperasse au secours de la nation : réformer l’écrit bureaucratique dans la Chine du premier XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement collaborateur de Wang Jingwei : aspects de l’État d’occupation durant la guerre sino-japonaise, 1940-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. EHESS Paris, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03540374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (2)</w:t>
+        <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Histoire de la Chine et de l’Asie Orientale, entretien avec David Serfass (Inalco)</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de Tintin #3 : Le Lotus Bleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03378302v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Loez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10730,51 +15250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2022.0015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2022.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0177" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003463313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350257023.ch-005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547468v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550245v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.26112" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24904" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03540374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03773049v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2022.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2022.0016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003463313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350257023.ch-005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Suryomenggolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553053v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542321v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542318v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544594v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544583v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542333v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542320v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542171v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553040v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571355v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24904" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.26112" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542199v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kletzer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03773049v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03540374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>