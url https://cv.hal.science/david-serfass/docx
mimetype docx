--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -204,70 +204,70 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: State Building through Political Disunity in Republican China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Serfass</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Paulès</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47 (1), 2022, Twentieth-Century China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -698,238 +698,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02309290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’occupation japonaise comme objet pour l’histoire de l’État chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.123-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02309275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Bensacq-Tixier, La France en Chine de Sun Yat-sen à Mao Zedong, 1918-1953, Rennes : Presses universitaires de Rennes, 2014 [compte-rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (1), pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation japonaise et collaboration chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 680, pp.941-966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02309265v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02309275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister ou négocier face au Japon</w:t>
               </w:r>
@@ -1561,70 +1561,70 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la conférence &amp;quot;The Legacies of the Japanese Occupation in Southeast Asia: Memory, Politics, and International Relations in Asia Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Serfass</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lafaye de Micheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lafaye de Micheaux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delfolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1846,70 +1846,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du colloque &amp;quot;State-Building through Political Disunity in Republican China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Serfass</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Paulès</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State-Building through Political Disunity in Republican China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -4990,5355 +4990,5355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tang Liangli 湯良禮 (1901-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Erhe 湯爾和 (1878-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Fumu 陳孚木 (1897-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Enpu 陳恩普 (1892-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigemitsu Mamoru 重光葵 (1887-1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao Shijun 邵式軍 (1909-1964)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuda Takeo 福田赳夫 (1905-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Dongyuan 彭東原 (1882-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Zongwu 高宗武 (1905-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funatsu Tatsuichirō 船津辰一郎 (1873-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Suchu 夏肅初 (1889-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Minyi 褚民誼 (1884-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wachi Takaji 和知鷹二 (1893-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuji Masanobu 辻政信 (1902-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kagesa Sadaaki 影佐禎昭 (1893-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwai Eiichi 岩井英一 (1899-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidaka Shinrokurō 日高信六郞 (1893-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Daolang 倪道烺 (1879-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shengwu 李聖五 (1900-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Tong 殷同 (1889-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Kanghu 江亢虎 (1883-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hou Dachun 后大椿 (1905-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lü Chunrong 呂春榮 (1887-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeng Zhongming 曾仲鳴 (1896-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazaki Kanjū 矢崎勘十 (1893-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xinghua 楊惺華 (1907-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Tianshen 徐天深 (1893-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Qinglai 諸青來 (1880-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Naiwen 周乃文 (1887-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Beisheng 張北生 (1902-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shoumei 楊壽楣 (1877-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zemin 陳則民 (1881-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Qun 陳群 (1890-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Juemin 陳覺民 (1876-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Mang 唐蟒 (1887-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jicheng 陳濟成 (1896-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chunpu 陳春圃 (1900-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruke Yoshitane 晴気慶胤 (1901-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okamura Yasuji 岡村寧次 (1884-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Buwu 許卜五 (1904-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Jiandong 熊劍東 (-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Songgao 吳頌皋 (1898-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xiujia 董修甲 (1891-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Kang 董康 (1867-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kemin 王克敏 (1873-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Jingwei 汪精衛 (1883-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Zewu 胡澤吾 (1906-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Lancheng 胡蘭成 (1906-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirota Kōki 廣田弘毅 (1878-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lü Yifeng 呂一峰 (1895-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogawa Heikichi 小川平吉 (1870-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Baisheng 林柏生 (1902-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shiyu 李時雨 (1908-1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kita Seiichi 喜多誠一 (1886-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xisan 陶錫三 (1875-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Gongbo 陳公博 (1892-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimizu Tōzō 清水董三 (1893-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cen Deguang 岑德廣 (1897-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saitō Yoshio 斎藤美夫 (1890-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gu Zhongchen 顧忠琛 (1860-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhizhuang 項致莊 (1894-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Qifeng 夏奇峯 (1888-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Lanxi 巫蘭溪 (1901-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Kaisheng 吳凱聲 (1900-1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Qi 汪屺 (1899-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Manyun 汪曼雲 (1904-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugaki Kazushige 宇垣一成 (1868-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imai Takeo 今井武夫 (1898-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Qingzhong 黃慶中 (1897-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Bin 繆斌 (1899-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Peirong 何佩瑢 (1880-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shiqun 李士群 (1905-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhao Zhengping 趙正平 (1877-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Kuiyi 楊揆一 (1895-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Qi 趙琪 (1882-1957)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Huaren 周化人 (1903-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Changzu 陳昌祖 (1904-1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...4966 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Yusong 趙毓松 (1897-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -12442,1632 +12442,1632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Li Jingwu 李景武 (1896-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuquan 袁愈佺 (1905-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Fohai 周佛海 (1897-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Junhui 陳君慧 (1903-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Bijun 陳璧君 (1891-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Pei 蔡培 (1884-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoki Kazuo 青木一男 (1889-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abe Nobuyuki 阿部信行 (1875-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Yuandao 任援道 (1890-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harada Kumakichi 原田熊吉 (1888-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Suzhong 徐蘇中 (1886-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Doihara Kenji 土肥原賢二 (1883-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ding Mocun 丁默邨 (1903-1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Xiacai 王廈材 (1896-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Shijing 汪時璟 (1887-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishiwara Kanji 石原莞爾 (1889-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng 胡政 (1904-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05544149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Zan 何瓚 (1898-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Shiying 穆時英 (1912-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Siping 梅思平 (1898-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Xiankeng 孔憲鏗 (1899-)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographical Dictionary of Occupied China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05544567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Journal personnel de Zhou Fohai (Le) (Zhou Fohai riji 周佛海日記), 1937‑1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serfass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.927-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.26112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gongwen (documents officiels) en Chine républicaine (Les) (1912‑1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serfass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.673-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.24904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571355v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02571363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15250,51 +15250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2022.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2022.0016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003463313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350257023.ch-005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Suryomenggolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553053v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542321v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542318v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544594v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544583v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542333v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542320v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542171v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553040v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571355v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24904" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.26112" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542199v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kletzer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03773049v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03540374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2022.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2022.0016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003463313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350257023.ch-005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delfolie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Suryomenggolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553078v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542321v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553037v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544131v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542311v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544594v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544583v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542164v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542334v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542333v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553021v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553020v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544567v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.26112" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571355v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542199v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kletzer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03773049v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03378302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03540374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>