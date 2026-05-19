--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">099492946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=XgQVETcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,557 +234,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La puissance sexuelle entre le normal et le pathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sss.2019.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02289663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé sexuelle, point aveugle de l'histoire foucaldienne de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiali Foucaultiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vie, violence, pouvoir. Figures et frontières de la biopolitique, VIII (15-16), pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des perversions aux troubles paraphiliques dans le DSM et la CIM »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualités humaines. Revue de santé sexuelle &amp; de sexologie des professionnels de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of sexual consent: between individual liberty and human dignity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (3), pp.e65-e69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2015.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du consentement sexuel : entre liberté individuelle et dignité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2015.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La controverse de l’attirance sexuelle par les phéromones chez l’être humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (1), pp.23-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2013.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Marx kantien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Violence de la marchandisation, 2 (34), pp.175-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.034.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -773,719 +794,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’air dans les infections respiratoires : controverses et enjeux pour le soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de philosophie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Créteil (Université Paris Est Créteil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni foucaldien, ni antifoucaldien&amp;quot; : apports de Julie Mazaleigue à l’épistémologie historique de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postérité des recherches de Julie Mazaleigue 1981-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Histoire des Sociétés, des Sciences et des Conflits, Feb 2025, Amiens ( Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe et genre : de la représentation médicale aux perspectives de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consentement et autonomie : la démocratie sexuelle dans le champ de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation à la sexualité : identités de sexe et de genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Formation des Professeurs de SVT, Jun 2024, La Rochelle Université, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Consentement et autonomie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire du Sida et des Sexualités, Mar 2024, Université libre de Bruxelles (ULB), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888032v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consentement et autonomie : la démocratie sexuelle dans le champ de la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">COVID-19 : comment les représentations des maladies transmissibles ont pesé sur la gestion de la pandémie par l’OMS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Consentement et autonomie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire du Sida et des Sexualités, Mar 2024, Université libre de Bruxelles (ULB), Belgium</w:t>
+              <w:t xml:space="preserve">De la démobilisation pandémique au Covidactivisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cermes3; Winslow Santé Publique, Sep 2024, Paris Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891060v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 : comment les représentations des maladies transmissibles ont pesé sur la gestion de la pandémie par l’OMS ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sexe et genre : de la représentation médicale aux perspectives de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la démobilisation pandémique au Covidactivisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cermes3; Winslow Santé Publique, Sep 2024, Paris Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Éducation à la sexualité : identités de sexe et de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Formation des Professeurs de SVT, Jun 2024, La Rochelle Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887974v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hybridation, de la PACES à la réforme de l’entrée dans les études de santé : retour d’expérience et perspectives pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des airs, des eaux, des lieux au XXIe siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des Humanités Médicales, Jun 2024, Montpellier Facutlé de médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’auto-détermination dans les décisions relevant des pratiques médicales autour des identités de sexes et de genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’éthique clinique : L’auto-détermination est-elle un outil de construction identitaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’éthique clinique AP-HP, Feb 2024, Paris Cité UFR de médecine Necker, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix peu audible de la prévention face à la clinique et la physiopathologie : le cas de la COVID-19 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de philosophie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire de philosophie à l’Hôtel-Dieu, Mar 2023, Paris Hôtel-Dieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les controverses médicales dans le premier cycle des études en Santé. L’exemple de l’hydroxychloroquine dans le traitement de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes, pratiques, mémoires. 30 ans d’humanités médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des Humanités Médicales, Jun 2022, Strasbourg université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille, espace de diversité ou lieu de monoculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles &amp; diversités culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des sciences de la famille, Université catholique de Lyon, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1495,360 +1516,360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement peut-il constituer un critère psychiatrique ? Le critère du consentement dans les classifications psychopathologiques des déviances sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alicia-Dorothy Mornington; Julie Mazaleigue-Labaste; Manon Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envers et revers du consentement. La sexualité, la famille et le corps, entre consentement, contraintes et autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-58, 2023, Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-584-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médicalisation de la sexualité et le Droit : perversions, santé sexuelle et droits sexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Giami; Bruno Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de l’Homme et sexualité. Vers la notion de droits sexuels ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2019, 978-2-813002-70-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité et handicap : le concept de consentement face au dispositif de sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Cartier; Alain Giami; Coralie Leuzzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualités, autonomie et handicaps : freins et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé sexuelle : entre éthique et morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Mignot; Thierry Troussier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé sexuelle et droits humains. Un enjeu pour l’humanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782353273003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1858,356 +1879,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « miasmes » et « germes » du XIXᵉ siècle au Covid-19, ces controverses historiques sur le mode de transmission des épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.yvsas7y4g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 : non, notre système immunitaire n’a pas été affaibli par les mesures sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile définition de la santé sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les perversions sexuelles n'en seront plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01612449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2275,51 +2296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1E8B947"/>
+    <w:nsid w:val="106349AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2506,51 +2527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-simard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1167-8346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099492946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03547188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.05.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2013.12.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.034.0175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05539735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05539682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04891060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04887974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04151424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/envers-et-revers-du-consentement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353273003-sante-sexuelle-et-droits-humains" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05539647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yvsas7y4g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03999600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-simard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1167-8346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099492946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=XgQVETcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0149" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03547188v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.05.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2013.12.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.034.0175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05539735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05539682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04891060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04887974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04888377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04151424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/envers-et-revers-du-consentement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353273003-sante-sexuelle-et-droits-humains" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05539647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yvsas7y4g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03999600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>