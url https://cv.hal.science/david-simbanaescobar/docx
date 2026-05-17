--- v0 (2026-04-09)
+++ v1 (2026-05-17)
@@ -70,606 +70,1250 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">david-simbanaescobar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-6514-760X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race analysis of the men’s 50 m events at the 2021 LEN European Championships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simbaña-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (3), pp.459-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14763141.2022.2125430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Metabolic Response During a Competitive 100-M Freestyle in Elite Male Swimmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial-temporal variables for swimming coaches: A comparison study between video and TritonWear sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran A Rodríguez</w:t>
+                <w:t xml:space="preserve">Thibaut Ledanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Simbana</w:t>
+                <w:t xml:space="preserve">Escobar David Simbana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David B Pyne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tranchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0597⟩</w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.1271-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17479541211013755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737751v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling stroking parameters in competitive sprint swimming: Understanding inter- and intra-lap variability to assess pacing management</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of the biomechanics analyst in swimming training and competition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Carvalho Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simbaña Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary John Mullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Cossor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.1734-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2021.1960417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02364412v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Muscle-Recruitment Strategies among Elite Breaststrokers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Validity, reliability and accuracy of inertial measurement units (IMUs) to measure angles: application in swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simbaña Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2021.1945136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Simbaña Escobar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03322424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of stroke rate on coordination and sprint performance in elite male and female swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simbaña-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (11), pp.2078-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Role of Movement and Performance Variability: Adaptation of Front Crawl Swimmers to Competitive Swimming Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Napoleon Simbana Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2017-0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of the Metabolic Response During a Competitive 100-M Freestyle in Elite Male Swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran A Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simbana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B Pyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling stroking parameters in competitive sprint swimming: Understanding inter- and intra-lap variability to assess pacing management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simbaña-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different Muscle-Recruitment Strategies among Elite Breaststrokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Olstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simbaña Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Ludvik Kjendlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.1061-1065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2014-0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -679,100 +1323,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la technique de nage : adaptabilité aux contraintes et performances en natation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Napoleon Simbaña Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NORMR007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01793215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -782,293 +1426,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knee and ankle muscle coactivations in breaststroke swimming kick and recovery: Exploratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Olstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Napoleon Simbaña Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Ludvik Kjendlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference of Biomechanics in Sports (ISBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological kinematics and electromyography approach of the lower limb in breaststroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Napoleon Simbaña Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Olstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Ludvik Kjendlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1136,51 +1780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A76964"/>
+    <w:nsid w:val="FFFC3643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1367,51 +2011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-simbanaescobar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214634v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barbosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simba&#241;a-Escobar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2022.2125430" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01737751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran A Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simbana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Pyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0597" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.08.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FKTDH2J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Olstad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Lauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Ludvik Kjendlie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napoleon Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-simbanaescobar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-760X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barbosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lopes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simba&#241;a-Escobar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2022.2125430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03829495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ledanois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escobar David Simbana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tranchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541211013755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Carvalho Barbosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary John Mullen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Cossor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1960417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1945136" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13786" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napoleon Simbana Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2017-0022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01737751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran A Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simbana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Pyne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.08.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FKTDH2J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Olstad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Lauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Ludvik Kjendlie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napoleon Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>