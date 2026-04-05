--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -505,816 +505,816 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols décorés de l'avenue Jean-Jaurès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">19 Chemin de La Madrague. Recherches dans les quartiers protohistoriques et gallo-romains de Sextantio (Castelnau-le-Lez, Hérault), évolution et mutations de l'agglomération entre le Ve s. av. J.-C. et le XIIe S. ap. J.-C. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel l'Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, pp.501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">21 chemin de la Madrague (Castelnau-le-Lez, Hérault). Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.14-15</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04130588v1</w:t>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2022, pp.229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">49, avenue du Président Kennedy (Narbonne, Aude) - Tranche 1 et 2. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">6, rue de l'Indépendance (Narbonne, Aude). Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casse Diables 2, Boulevard de l'Europe (Sauvian, Hérault). Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2019, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lodève. Ancien Lycée, boulevard Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, Diagnostic, Inrap Med; SRA Languedoc-Roussillon-Midi-Pyrénées. 2017, 171 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 Chemin de La Madrague. Recherches dans les quartiers protohistoriques et gallo-romains de Sextantio (Castelnau-le-Lez, Hérault), évolution et mutations de l'agglomération entre le Ve s. av. J.-C. et le XIIe S. ap. J.-C. Rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+                <w:t xml:space="preserve">Les sols décorés de l'avenue Jean-Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...528 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-02015174v1</w:t>
+                <w:t xml:space="preserve">hal-04130588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1779,51 +1779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel l'H&#233;naff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lalibert&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel l'H&#233;naff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lalibert&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>