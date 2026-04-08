--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -298,269 +298,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Behavioral Modeling of the Ron vs. Gate Overshoots Relationship in Schottky p-GaN HEMTs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Roche</w:t>
+                <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révelés par l'instabilité de la tension de seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Rustichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 12th Workshop on Wide Bandgap Power Devices and Applications (WiPDA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329882v1</w:t>
+                <w:t xml:space="preserve">hal-05289322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révelés par l'instabilité de la tension de seuil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
+                <w:t xml:space="preserve">Experimental Investigation and Behavioral Modeling of the Ron vs. Gate Overshoots Relationship in Schottky p-GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 12th Workshop on Wide Bandgap Power Devices and Applications (WiPDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Fayetteville, AR, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA63755.2025.11303413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289322v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static vs. Dynamic Characterization of p-GaN HEMTs: Discrepancies in Electrical Characteristics and their Dependence on Bias History</w:t>
               </w:r>
@@ -2307,307 +2307,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse de MESFET SiC face aux décharges électrostatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+                <w:t xml:space="preserve">Mesure de résistance dynamique de HEMT en GaN à l'échelle de la centaine de nanosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Vellvehi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE Symposium de Génie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310299v1</w:t>
+                <w:t xml:space="preserve">hal-01361669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de résistance dynamique de HEMT en GaN à l'échelle de la centaine de nanosecondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+                <w:t xml:space="preserve">Robustesse de MESFET SiC face aux décharges électrostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vellvehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+              <w:t xml:space="preserve">SGE Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361669v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité de MESFET SiC face aux décharges électrostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electrostatic-Discharge-Protection Solution for Silicon-Carbide MESFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du mécanisme d'un défaut ESD sur un MESFET en SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,51 +5507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Silicon-Carbide-MESFET ESD robustness analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Analysis of ESD-stressed SiC MESFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6943,51 +6943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an ESD failure mechanism on a SiC MESFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8526,176 +8526,176 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révélés par l'instabilité de la tension de seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Trémouilles</w:t>
+                <w:t xml:space="preserve">Valeria Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection ESD pour MESFET SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9575,51 +9575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86992E94"/>
+    <w:nsid w:val="B69974DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9806,51 +9806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-tremouilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8446-9129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085211850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05329882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA63755.2025.11303413" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Razafimanjaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05079887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guibaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Nardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04128305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eloisa Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Nardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA58524.2023.10382216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03370453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Gutierrez Galeano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hachem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bess&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thijs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Mahadeva Iyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-02038-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04298338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerarka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rustichelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrotin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reynes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02020275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2019.2896939" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davydova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hub&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klim&#353;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.02.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vl&#269;kov&#225; &#381;ivcov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01893190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.119" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frank" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.07.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bul&#237;&#345;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03874986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03100915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Laur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04879617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-tremouilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8446-9129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085211850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Razafimanjaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05329882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA63755.2025.11303413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05079887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guibaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Nardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04128305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eloisa Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Nardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA58524.2023.10382216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03370453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Gutierrez Galeano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hachem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bess&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thijs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Mahadeva Iyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-02038-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04298338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerarka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rustichelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrotin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reynes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02020275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2019.2896939" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davydova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hub&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klim&#353;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.02.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vl&#269;kov&#225; &#381;ivcov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01893190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.119" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frank" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.07.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bul&#237;&#345;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03874986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03100915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Laur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04879617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>