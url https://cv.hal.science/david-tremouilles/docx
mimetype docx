--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -298,269 +298,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révelés par l'instabilité de la tension de seuil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
+                <w:t xml:space="preserve">Experimental Investigation and Behavioral Modeling of the Ron vs. Gate Overshoots Relationship in Schottky p-GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 12th Workshop on Wide Bandgap Power Devices and Applications (WiPDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Fayetteville, AR, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA63755.2025.11303413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289322v1</w:t>
+                <w:t xml:space="preserve">hal-05329882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Behavioral Modeling of the Ron vs. Gate Overshoots Relationship in Schottky p-GaN HEMTs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Roche</w:t>
+                <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révelés par l'instabilité de la tension de seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Rustichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 12th Workshop on Wide Bandgap Power Devices and Applications (WiPDA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329882v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static vs. Dynamic Characterization of p-GaN HEMTs: Discrepancies in Electrical Characteristics and their Dependence on Bias History</w:t>
               </w:r>
@@ -8526,103 +8526,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révélés par l'instabilité de la tension de seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. 2025</w:t>
@@ -9575,51 +9575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B69974DA"/>
+    <w:nsid w:val="FE36C4CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9806,51 +9806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-tremouilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8446-9129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085211850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Razafimanjaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05329882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA63755.2025.11303413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05079887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guibaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Nardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04128305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eloisa Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Nardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA58524.2023.10382216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03370453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Gutierrez Galeano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hachem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bess&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thijs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Mahadeva Iyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-02038-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04298338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerarka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rustichelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrotin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reynes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02020275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2019.2896939" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davydova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hub&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klim&#353;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.02.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vl&#269;kov&#225; &#381;ivcov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01893190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.119" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frank" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.07.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bul&#237;&#345;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03874986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03100915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Laur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04879617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-tremouilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8446-9129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085211850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05329882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA63755.2025.11303413" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Razafimanjaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05079887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guibaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Nardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04128305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eloisa Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Nardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA58524.2023.10382216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03370453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Gutierrez Galeano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hachem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bess&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thijs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Mahadeva Iyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-02038-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04298338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerarka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rustichelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrotin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reynes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02020275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2019.2896939" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davydova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hub&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klim&#353;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.02.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vl&#269;kov&#225; &#381;ivcov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01893190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.119" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frank" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.07.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bul&#237;&#345;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03874986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03100915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Laur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04879617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>