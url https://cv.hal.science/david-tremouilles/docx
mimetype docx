--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -115,8659 +115,8680 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">085211850</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VzZUtFQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-voltage Schottky p-GaN HEMT properties under extreme repetitive short-circuit operation conditions: 2DEG pinch-off, stability, aging, robustness and failure-modes analysis - Selected and Extended Full Paper from ESREF'24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vinnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.115871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Static vs. dynamic characterization of p-GaN HEMTs: Discrepancies in electrical characteristics and their dependence on bias history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preconditioning of Ohmic p-GaN power HEMT for reproducible Vth measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.108868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2024.108868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization and Physical Analysis of Defects in Degraded Power HEMT p-GaN Transistors Stressed with DC Voltage Surge and Voltage with Switching Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (5), pp.2221-2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11668-024-02038-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First results on 1.2 kV SiC MOSFET body diode robustness tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.115264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Over-voltage and cross-conduction hard switching stress on schottky gate-type p-GaN HEMT in half-bridge operation. Experimental and physical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vinnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.115172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New reliability model for power SiC MOSFET technologies under static and dynamic gate stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zerarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rustichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.115190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preconditioning of p-GaN power HEMT for reproducible V measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vinnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.114955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.114955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical origin of the gate current surge during short-circuit operation of SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (5), pp.666-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/led.2019.2896939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of ohmic contact formation of titanium and zirconium on boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Vlčková Živcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (33), pp.1931-1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2018.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics of zirconium and niobium contacts on boron-doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Klimša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.184-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to Silicon-Carbide-MESFET ESD robustness analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Perpinya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2018.2817255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new electro-optical transmission-line measurement-method revealing a possible contribution of source and drain contact resistances to GaN HEMT dynamic on-resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88-90, pp.406-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of heavily boron-doped diamond Raman spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Vlčková Živcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New triggering-speed-characterization method for diode-triggered SCR using TLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Mahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.692 - 697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into boron-doped diamond Raman spectra characteristic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Vlčková Živcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.279 - 284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation on damaged planar-oxide of 1200 V SiC power MOSFETs in non-destructive short-circuit operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.500 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peculiarities of high electric field conduction in p-type diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bulíř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (15), pp.152106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4946853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Failure Analysis of ESD-stressed SiC MESFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1542-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of a MOS–IGBT–SCR ESD protection component in smart power SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zerarka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1476-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of an ESD failure mechanism on a SiC MESFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.MR11331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined MOS-IGBT-SCR structure for a compact high-robustness ESD power clamp in smart power SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zerarka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp. 432-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2013.2281726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A System-Level Electrostatic-Discharge-Protection Modeling Methodology for Time-Domain Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (1), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2012.2208973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation on statistical tools to analyze repetitive-electrostatic-discharge endurance of system-level protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.607--614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2012.2230093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Failure Mechanisms of Protection Diodes During System Level ESD: Toward Repetitive Stresses Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perdreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (1), pp.108 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2011.2173576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Accelerated Stress Test Method for Electrostatically Driven MEMS Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Jason Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.456-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2011.2161937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Modeling System ESD Failure and Probability Using IBIS ESD Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.599-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2012.2218605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Failure Mechanisms of Discrete Protection Device subjected to Repetitive ElectroStatic Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (9-11), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size effects on varistor properties made from zinc oxide nanoparticles by low temperature spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Saint Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (11), p.1775-1783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383348v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different Failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Essely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (9), pp.1415-1420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal laser stimulation and NB-OBIC techniques applied to ESD defect localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desplats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (3), pp.439 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00339-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and Compact Modeling of a Vertical Grounded-Base NPN Bipolar Transistor used as ESD Protection in a Smart Power Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dorkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (9), pp.1373-1381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie innovante pour la caractérisation dynamique, reproductible et sans parasite de composants p-GaN HEMTs ; mise en évidence d'effets exclusivement dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2025 - Sixième Symposium de Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Behavioral Modeling of the Ron vs. Gate Overshoots Relationship in Schottky p-GaN HEMTs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révelés par l'instabilité de la tension de seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Rustichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 12th Workshop on Wide Bandgap Power Devices and Applications (WiPDA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329882v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révelés par l'instabilité de la tension de seuil</w:t>
+                <w:t xml:space="preserve">Experimental Investigation and Behavioral Modeling of the Ron vs. Gate Overshoots Relationship in Schottky p-GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ludovic Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Rustichelli</w:t>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Allirand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 12th Workshop on Wide Bandgap Power Devices and Applications (WiPDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Fayetteville, AR, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA63755.2025.11303413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289322v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static vs. Dynamic Characterization of p-GaN HEMTs: Discrepancies in Electrical Characteristics and their Dependence on Bias History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/epe2025-0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Failure Mechanisms Occuring at Breakdown Voltage in power p-GaN HEMT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low-Voltage Schottky p-GaN HEMT Properties under Extreme Repetitive Short-Circuit Operation Conditions : 2DEG Pinch-off, Stability, Aging, Robustness and Failure-Modes Analysis [Abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vinnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st edition of the IEEE International Symposium on the Physical and Failure Analysis of Integrated Circuits (IPFA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Singapore (SG), Singapore</w:t>
+              <w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687318v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Voltage Schottky p-GaN HEMT Properties under Extreme Repetitive Short-Circuit Operation Conditions : 2DEG Pinch-off, Stability, Aging, Robustness and Failure-Modes Analysis [Abstract]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analysis of Failure Mechanisms Occuring at Breakdown Voltage in power p-GaN HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Vinnac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t>
+              <w:t xml:space="preserve">31st edition of the IEEE International Symposium on the Physical and Failure Analysis of Integrated Circuits (IPFA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713127v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic RDS-on degradation analysis on power GaN HEMT by means of TCAD simulations and experimental measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria-Eloisa Castagna</w:t>
+                <w:t xml:space="preserve">Backside Fault Localization and Defect Physical Analysis of Degraded Power HEMT p-GaN Transistors Stressed in DC and AC Switching Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE - EXMATEC 2023 6th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe 17th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th International Symposium for Testing and Failure Analysis ISTFA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.491-499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128305v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backside Fault Localization and Defect Physical Analysis of Degraded Power HEMT p-GaN Transistors Stressed in DC and AC Switching Modes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode de préconditionnement du HEMT GaN pour une mesure reproductible de Vth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th International Symposium for Testing and Failure Analysis ISTFA 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France. https://sge2023.sciencesconf.org/resource/page/id/35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307540v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de préconditionnement du HEMT GaN pour une mesure reproductible de Vth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic RDS-on degradation analysis on power GaN HEMT by means of TCAD simulations and experimental measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Miccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Eloisa Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France. https://sge2023.sciencesconf.org/resource/page/id/35</w:t>
+              <w:t xml:space="preserve">WOCSDICE - EXMATEC 2023 6th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe 17th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157673v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-Voltage and Cross-Conduction Hard Switching Stress on Schottky Gate-Type p-GaN HEMT in Half-Bridge Operation Experimental and Physical Approaches [ESREF'23]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Trémouilles</w:t>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vinnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of GaN HEMTs Robustness to Application-Like, Software-Controlled Overshoots Emulating Different Gate Routings in Original 50 Ohms Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Wide Bandgap Power Devices &amp; Applications (WiPDA) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Charlotte (North Carolina), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiPDA58524.2023.10382216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Line Approach for the PCB Gate Interconnection Design in GaN-Based High-Frequency Power Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso Gutierrez Galeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Comparison of Discrete Cascode GaN-GaN and Single e-GaN in High-Frequency Power Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Nuremberg (Virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of RL Damper in GaN-Based High-Frequency Boost Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon (virtuel), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologique d'un HEMT normally-off avec une grille à barrière P-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première démonstration expérimentale d’un interrupteur HEMT normally-off en GaN avec une région P-GaN enterrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Benmosfeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la résistance de contact métal/semi-conducteur dans une structure HEMT GaN sous illumination UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Toulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on damaged planar-oxide of 1200V SiC Power Mosfets in non-destructive short-circuit operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2017), Sept. 25-28, 2017, Bordeaux (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de résistance dynamique de HEMT en GaN à l'échelle de la centaine de nanosecondes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fiabilité de MESFET SiC face aux décharges électrostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361669v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse de MESFET SiC face aux décharges électrostatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mesure de résistance dynamique de HEMT en GaN à l'échelle de la centaine de nanosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Vellvehi</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE Symposium de Génie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310299v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité de MESFET SiC face aux décharges électrostatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Robustesse de MESFET SiC face aux décharges électrostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Leon</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vellvehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+              <w:t xml:space="preserve">SGE Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361658v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of power-GaN-HEMT electrical parameters: Why DC characterization might be misleading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electrostatic-Discharge-Protection Solution for Silicon-Carbide MESFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS/ESD Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du mécanisme d'un défaut ESD sur un MESFET en SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau de Doctorants en Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the challenges of System level ESD: from efficient ICs ESD protection to system level predictive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nolhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taiwan ESD and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nolhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS/ESD Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, LAS VEGAS, United States. pp.258-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature operation MOS-IGBT power clamp for improved ESD protection in smart power technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Behavioral-Modeling Methodology to Predict Electrostatic-Discharge Susceptibility Failures at System Level : an IBIS Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, ANAHEIM, United States. pp.1B.2-1B.8</w:t>
+              <w:t xml:space="preserve">Int. Symposium on Electromagnetic Compatibility (EMC Europe 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, YORK, United Kingdom. pp.457-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722642v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral-Modeling Methodology to Predict Electrostatic-Discharge Susceptibility Failures at System Level : an IBIS Improvement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Life Cycle Assessment on a 765 kV Venezuelan Transmission System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marise Bafleur</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bessède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symposium on Electromagnetic Compatibility (EMC Europe 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, YORK, United Kingdom. pp.457-463</w:t>
+              <w:t xml:space="preserve">iREED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lille, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722643v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment on a 765 kV Venezuelan Transmission System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-temperature operation MOS-IGBT power clamp for improved ESD protection in smart power technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bessède</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iREED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lille, France. pp.CD</w:t>
+              <w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, ANAHEIM, United States. pp.1B.2-1B.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765489v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced ESD power clamp design for SOI FinFET CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Thijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Linten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natarajan Mahadeva Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Griffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Grenoble, France. pp.43-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICICDT.2010.5510299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Transient Behavior Measurement of High- Voltage ESD Protections Based on a Very Fast Transmission-Line Pulse System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nolhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing away the silicon limits of ESD protection structures: exploration of crystallographic orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIPOLAR/BiCMOS Circuits and Technology Meeting (BCTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Monterey, United States. pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Essely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nolhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, arcachon, France. pp.1415-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESD Induced Latent Defects In CMOS ICs And Reliability Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge (EOS/ESD) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dallas, United States. pp.174-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines to Achieve a Very High ESD Robustness in a Self-Biased NPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Bafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nolhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lescouzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Charlotte, United States. pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383352v1</w:t>
-              </w:r>
-[...4142 lines deleted...]
-                <w:t xml:space="preserve">hal-00143927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiques de HEMT GaN révélés par l'instabilité de la tension de seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Razafimanjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection ESD pour MESFET SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Intégration et Systèmes de Puissance 3D (ISP3D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8777,130 +8798,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur d'impulsion et circuit de commande d'un composant électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3161521. 2024, https://data.inpi.fr/brevets/FR3161521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8910,231 +8931,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Decisive Role of Gate Voltage Overshoots on the Ron of p-GaN HEMTs in Realistic Dynamic Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving of GaN HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9144,159 +9165,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parseval’s Theorem Used for the Inductor Analysis in High-Frequency Boost Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2019 Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.347-362, 2020, 978-3-030-56970-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9306,91 +9327,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPULSIONS ÉLECTRIQUES DE FORTE PUISSANCE , DE LA NANOSECONDE À LA MICROSECONDE , DU WATT AU KILOWATT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. UT3 : Université Toulouse 3 Paul Sabatier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04879617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9400,114 +9421,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et modélisation de protection intégrées contre les décharges électrostatique, par l'analyse de la physique mise en jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. INSA de Toulouse, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9575,51 +9596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE36C4CD"/>
+    <w:nsid w:val="A497032A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9806,51 +9827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-tremouilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8446-9129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085211850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05329882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA63755.2025.11303413" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Razafimanjaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05079887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guibaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Nardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04128305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eloisa Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Nardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA58524.2023.10382216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03370453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Gutierrez Galeano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hachem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bess&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thijs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Mahadeva Iyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-02038-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04298338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerarka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rustichelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrotin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reynes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02020275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2019.2896939" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davydova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hub&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klim&#353;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.02.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vl&#269;kov&#225; &#381;ivcov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01893190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.119" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frank" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.07.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bul&#237;&#345;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03874986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03100915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Laur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04879617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-tremouilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8446-9129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085211850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VzZUtFQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108868" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guibaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Nardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-02038-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115264" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04298338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerarka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rustichelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrotin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reynes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02020275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2019.2896939" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davydova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vl&#269;kov&#225; &#381;ivcov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hub&#237;k" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klim&#353;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01893190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hachem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01956849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frank" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.07.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bul&#237;&#345;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946853" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Razafimanjaka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allirand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05329882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA63755.2025.11303413" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05079887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307540v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Nardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0491" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04128305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miccoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eloisa Castagna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA58524.2023.10382216" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03370453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Gutierrez Galeano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215645" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981923v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765489v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bess&#232;de" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thijs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Mahadeva Iyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510299" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03874986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03100915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Laur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04879617v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010263v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>