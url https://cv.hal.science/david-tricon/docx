--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -660,325 +660,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of one copy of the translation initiation factor eIFiso4G in Japanese plum (&amp;lt;em&amp;gt;Prunus salicina&amp;lt;/em&amp;gt;) impacts susceptibility to &amp;lt;em&amp;gt;Plum pox virus&amp;lt;/em&amp;gt; (PPV) and small RNA production.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complex evolutionary history of apricots: species divergence, gene flow and multiple domestication events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Rubio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Eyquard</w:t>
+                <w:t xml:space="preserve">Aurélie Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-2047-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (24), pp.5299-5314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619196v1</w:t>
+                <w:t xml:space="preserve">hal-02346625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex evolutionary history of apricots: species divergence, gene flow and multiple domestication events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+                <w:t xml:space="preserve">Silencing of one copy of the translation initiation factor eIFiso4G in Japanese plum (&amp;lt;em&amp;gt;Prunus salicina&amp;lt;/em&amp;gt;) impacts susceptibility to &amp;lt;em&amp;gt;Plum pox virus&amp;lt;/em&amp;gt; (PPV) and small RNA production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chague</w:t>
+                <w:t xml:space="preserve">Christian Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Eyquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (24), pp.5299-5314. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-2047-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346625v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and efficient protocol for small RNA extraction in Japanese plum and other Prunus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 209 (2), DOI: 10.1111/nph.13627. </w:t>
@@ -1254,51 +1254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevda Babayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (19), pp.4712-4729. </w:t>
@@ -2513,812 +2513,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of apricot fruit quality attributes of the released cultivars over the last 50 years</w:t>
+                <w:t xml:space="preserve">Search for natural variants of genes coding eukaryotic translation initiation factors in Prunus species: identification of new sources of resistance to sharka disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Matera, Italy</w:t>
+              <w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753498v1</w:t>
+                <w:t xml:space="preserve">hal-02754650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational research against plant viruses: unravelling plant-virus interactions and using the information to develop Plum pox virus-resistant Prunus crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t>
+                <w:t xml:space="preserve">The french peach breeding program (INRA): an integrative approach for pest/disease resistance and fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. National meeting of virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Gramado, Brazil</w:t>
+              <w:t xml:space="preserve">5. Rosacea Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756871v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The french peach breeding program (INRA): an integrative approach for pest/disease resistance and fruit quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Translational research against plant viruses: unravelling plant-virus interactions and using the information to develop Plum pox virus-resistant Prunus crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rosacea Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1p</w:t>
+              <w:t xml:space="preserve">21. National meeting of virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819259v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for natural variants of genes coding eukaryotic translation initiation factors in Prunus species: identification of new sources of resistance to sharka disease</w:t>
+                <w:t xml:space="preserve">Evolution of apricot fruit quality attributes of the released cultivars over the last 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedia Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">14. International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754650v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and proteomic approach of tomato fruit quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allelic diversity of genes coding eukaryotic translation initiation factors in Stone Fruit trees (Prunus species)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+                <w:t xml:space="preserve">Ophélie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Chaïb</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754550v1</w:t>
+                <w:t xml:space="preserve">hal-02750520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic diversity of genes coding eukaryotic translation initiation factors in Stone Fruit trees (Prunus species)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and proteomic approach of tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rivard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750520v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of apricot fruit quality attributes in the new released cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3373,77 +3373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of apricot fruit quality attributes of the released cultivars over the last 35 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42215-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rubio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2047-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chague" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Quiroz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejbt.2017.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Babayeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13772" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3VHB9KJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ascb-zj06" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G. Abbott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Andreini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sandra Paulstephenraj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asensio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42215-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rubio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn S&#225;nchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2047-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Quiroz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejbt.2017.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Babayeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13772" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3VHB9KJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ascb-zj06" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G. Abbott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Andreini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sandra Paulstephenraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asensio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>