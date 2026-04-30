--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2513,263 +2513,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for natural variants of genes coding eukaryotic translation initiation factors in Prunus species: identification of new sources of resistance to sharka disease</w:t>
+                <w:t xml:space="preserve">Evolution of apricot fruit quality attributes of the released cultivars over the last 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedia Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">14. International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754650v1</w:t>
+                <w:t xml:space="preserve">hal-02753498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french peach breeding program (INRA): an integrative approach for pest/disease resistance and fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rosacea Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational research against plant viruses: unravelling plant-virus interactions and using the information to develop Plum pox virus-resistant Prunus crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2778,547 +2808,517 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sandra Paulstephenraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. National meeting of virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of apricot fruit quality attributes of the released cultivars over the last 50 years</w:t>
+                <w:t xml:space="preserve">Search for natural variants of genes coding eukaryotic translation initiation factors in Prunus species: identification of new sources of resistance to sharka disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Matera, Italy</w:t>
+              <w:t xml:space="preserve">International symposium on Plum pox virus 2010 - SharCo research workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753498v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic diversity of genes coding eukaryotic translation initiation factors in Stone Fruit trees (Prunus species)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and proteomic approach of tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750520v1</w:t>
+                <w:t xml:space="preserve">hal-02754550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and proteomic approach of tomato fruit quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamila Chaïb</w:t>
+                <w:t xml:space="preserve">Allelic diversity of genes coding eukaryotic translation initiation factors in Stone Fruit trees (Prunus species)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Barre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Tricon</w:t>
+                <w:t xml:space="preserve">Ophélie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Munos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754550v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of apricot fruit quality attributes in the new released cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3373,77 +3373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of apricot fruit quality attributes of the released cultivars over the last 35 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42215-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rubio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn S&#225;nchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2047-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Quiroz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejbt.2017.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Babayeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13772" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3VHB9KJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ascb-zj06" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G. Abbott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Andreini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sandra Paulstephenraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asensio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42215-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rubio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn S&#225;nchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2047-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Quiroz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejbt.2017.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Babayeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13772" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3VHB9KJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ascb-zj06" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G. Abbott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Andreini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sandra Paulstephenraj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asensio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>