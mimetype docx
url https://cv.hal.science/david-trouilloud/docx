--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -66,6310 +66,6483 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité et dynamique temporelle des stresseurs perçus par les adolescents-athlètes en structure de pratique intensive : une étude longitudinale sur une saison</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the French athlete version of the coach-athlete relationship questionnaire (Fr-CART-Q)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Duvert--Chenebert</w:t>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFPS 2025 : Bilan &amp; héritages des Jeux Olympiques et Paralympiques de Paris 2024 : Quelles innovations dans le champ de la psychologie du sport ?</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17479541251399639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404950v1</w:t>
+                <w:t xml:space="preserve">hal-05576366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport-related stressors and athletes’ emotional states in intensive rugby training centres: The buffering effect of coach’s need-supportive style</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duvert--Chenebert</w:t>
+                <w:t xml:space="preserve">Do Body Mass Index classes define our self-perceptions? Analysis of global, multidimensional, and physical self-esteem in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Campagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Sport and Exercise Psychology</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2025.2503299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908621v1</w:t>
+                <w:t xml:space="preserve">hal-05066320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stresseurs organisationnels perçus par des adolescents-athlètes au sein d'une structure d'accession au haut niveau en rugby : Dynamique temporelle et liens avec leurs états émotionnels</w:t>
+                <w:t xml:space="preserve">Longitudinal associations between coach-athlete relationship quality and individual injury rate among young handball players: A variable and person-centered approach in intensive training centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Duvert--Chenebert</w:t>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Psychologie du Sport : Colloque sur les Recherches et Interventions en Psychologie du Sport en France et en Europe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04908640v1</w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17479541251334632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unis sur la glace : Rôle de l’entraineur, des parents et des coéquipiers dans le bien-être et les performances sportives des adolescents-hockeyeurs au cours d’une saison sportive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is There a Place for Assessment of Procedural Perceptual-Motor Learning in Pediatric Rehabilitation? A Survey of French Psychomotor and Occupational Therapists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du sport (SFPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04921245v1</w:t>
+              <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jmld.2023-0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coach/peers/parents need supportive questionnaire (cpp-nsq-fr): preliminary validation, and relationships with adolescent athletes well-being</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“Mirror, Mirror, Am I as My Coach Sees Me?”: Discrepancy Between Athlete Self-Appraisals and Reflected Appraisals of Their Coach, and Relations With Athlete Burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04913580v1</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.390 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jcsp.2021-0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Adolescent-athletes perceptions of supportive styles from coach, parents and peers, and associations with well-being</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faire face à une crise de confiance : l'expérience de l'entraîneur éclairé par la psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04913559v1</w:t>
+              <w:t xml:space="preserve">Approches du handball</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre l'évolution de la qualité de la relation entraîneur-entraîné(s) et l'occurrence de blessure? Une approche par classes latentes auprès de jeunes joueurs de handball.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of the quality of the coach-athlete relationship over one season among adolescent handball players: a latent class analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04917422v1</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (6), pp.1107-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2022.2109185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal associations between coaches’ behaviours and the quality of the coach-athlete relationship over one sport season: A latent class approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Math approach training changes implicit identification with math: A close preregistered replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ENYSSP Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04911486v1</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.104059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2020.104059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the evolution of the quality of the coach-athlete relationship and injury occurrence: A latent class approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
+                <w:t xml:space="preserve">Influence of teachers’ political orientation and values on their success prediction toward students from different socioeconomic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04911482v1</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (5), pp.100553 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athletes’ injuries occurrence and stress level: The predicting role of temporal evolution of the quality of the coach-athlete relationship in intensive handball training centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development and evaluation of the psychometric properties of a new measure of athlete burnout: The Athlete Burnout Scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908652v1</w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (S1), pp.108-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en contexte sportif : dynamique temporelle, déterminants psycho-sociaux et conséquences sur la santé physique et mentale des athlètes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
+                <w:t xml:space="preserve">Motivational orientations and performance in penalty throws during elite male team handball games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Debanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laffaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale : La dimension mentale et l’accompagnement à la performance sportive</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908568v1</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.1288-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des comportements de l’entraîneur dans l’évolution temporelle de la qualité de la relation entraîneur-entraîné(s): Une étude en contexte de pratique intensive du handball</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development and validation of the 'Echelle de Motivation envers l'Activité Physique en contexte de Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04916914v1</w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.135910531667662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105316676626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution temporelle et trajectoires individuelles de la qualité (perçue) de la relation entraîneur-entraîné : Une étude au sein de structures de pratique intensive du handball</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Motivational Profiles for Physical Activity Practice in Adults with Type 2 Diabetes: A Self-Determination Theory Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908039v1</w:t>
+              <w:t xml:space="preserve">Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), pp.227-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08964289.2014.1001810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « qualité » de la relation entraîneur-entraîné : évolution temporelle du point de vue des athlètes et conséquences sur leur santé mentale et physique. Une étude préliminaire en handball</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Associations between the perceived quality of the coach–athlete relationship and athlete burnout: An examination of the mediating role of achievement goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d’études de la Société Française de Psychologie du Sport (IFEPSA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04914573v1</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méta-perceptions : exactitude, antécédents et conséquences. Une illustration dans le cadre de la relation entraîneur-entraîné(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Motivational interviewing as a way to promote physical activity in obese adolescents: A randomised-controlled trial using self-determination theory as an explanatory framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d’Etudes de la Société Française de Psychologie du Sport</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04951193v1</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (11), pp.1265-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2013.800518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athlete burnout and the coach-athlete relationship</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Motivational charateristics of obese adolescents toward physical activity: Contribution of self-determination theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP World Congress of Sport Psychology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02950605v1</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (4), pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2013.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between perceived quality of the relationships with the coach and athlet burnout : an examination of the mediation role of mastery goals.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un modèle sociocognitif des apprentissages scolaires : style motivationnel de l’enseignant, soutien perçu des élèves et processus motivationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ième Congrès Association des Chercheurs en Activités Physiques et Sportives, (ACAPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02950648v1</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.71-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle de l'impact du climat motivationnel de la classe sur la motivation des élèves : Intégration des théories de l'autodétermination et des buts d'accomplissement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The relation between risk perceptions and physical activity among older adults: A prospective study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04086967v1</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2010.509798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des théories implicite de la personnalité et du sentiment d’oppression des enseignants dans la constitution d’environnements scolaires motivants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reflected appraisals of coaches, parents and teammates: A key component of athletes' self ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04087051v1</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des théories implicites des enseignants sur leur sentiment d’auto-efficacité et leur perception de contrôle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Predictors of work/family interference and leisure-time physical activity among teachers: The role of passion towards work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Biennale de L'Éducation et de la Formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04087048v1</w:t>
+              <w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.326-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13594320903507124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girls work harder but achieve lower than boys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Interventions promoting physical activity among obese populations: a meta-analysis considering global effect, long-term maintenance, physical activity indicators and dose characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASPSPA conference, St Pete Beach Florida (Etats-Unis), 9-11 Juin 2005</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03072247v1</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (7), pp.e633-e645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-789X.2011.00874.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referees' use of heuristics: The moderating impact of standard of competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (7), pp.695-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902874729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referees' use of heuristics : The moderating impact of level of competition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maïo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27(7), pp.695-700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of teachers' implicit theories and perceived pressures on the establishment of an autonomy supportive climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (4), pp.529-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf03173470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat motivationnel instauré par l'enseignant et implication des élèves en classe : l'état des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157, pp.147-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of Teachers' Expectations about Students' Motivation On Teachers Autonomy-Supportive and Controlling Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197x.2006.9671799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation between teachers' early expectations and students' later perceived competence in physical education classes: Autonomy-supportive climate as a moderator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0022-0663.98.1.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentes du superviseur et performance sportive du pratiquant. Amplitude et fonctionnement de l'effet Pygmalion en contexte sportif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (1), pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.475.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elementary Schoolchildren's Perceived Competence and Physical Activity Involvement: The Influence of Parents' Role Modelling Behaviours and Perceptions of their Child's Competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brustad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.381-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2004.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parents' appraisals, reflected appraisals, and children's self-appraisals of sport competence: A yearlong study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brustad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.273-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10413200500313552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentes de motivation et comportements différenciés de l'enseignant d'Éducation Physique et Sportive à l'égard de ses élèves : une étude en contexte naturel d'enseignement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2004.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les connaissances actuelles sur l'effet Pygmalion : Processus, poids et modulateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 145, pp.89-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfp.2003.2988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting persistence or withdrawal in female handballers with Social Exchange theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (2), pp.92-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207590143000243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of Teacher Expectations on Students Achievement in Physical Education Classes: Pygmalion Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Martinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (5), pp.591-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mothers' Expectancies and Young Adolescents Perceived Physical Competence : A Year-long Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brustad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Early Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (4), pp.384-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/027243102237189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet Pygmalion existe-t-il en Education Physique et Sportive ? Influence des attentes des enseignants sur la motivation et la performance des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (2), pp.69-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations between coach-athlete relationship quality and individual injury rate among young handball players: A variable and person-centered approach in intensive training centers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Do co-oriented dyads predict athletes' perceptions of competence at the beginning and at the end of a sports season?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05101626v1</w:t>
+              <w:t xml:space="preserve">21ème congrès international de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Body Mass Index classes define our self-perceptions? Analysis of global, multidimensional, and physical self-esteem in women</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intensité et dynamique temporelle des stresseurs perçus par les adolescents-athlètes en structure de pratique intensive : une étude longitudinale sur une saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvert--Chenebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05066320v1</w:t>
+              <w:t xml:space="preserve">Congrès de la SFPS 2025 : Bilan &amp; héritages des Jeux Olympiques et Paralympiques de Paris 2024 : Quelles innovations dans le champ de la psychologie du sport ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie du Sport, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Place for Assessment of Procedural Perceptual-Motor Learning in Pediatric Rehabilitation? A Survey of French Psychomotor and Occupational Therapists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unis sur la glace : Rôle de l’entraineur, des parents et des coéquipiers dans le bien-être et les performances sportives des adolescents-hockeyeurs au cours d’une saison sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Tallet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Learning and Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04485234v1</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mirror, Mirror, Am I as My Coach Sees Me?”: Discrepancy Between Athlete Self-Appraisals and Reflected Appraisals of Their Coach, and Relations With Athlete Burnout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les stresseurs organisationnels perçus par des adolescents-athlètes au sein d'une structure d'accession au haut niveau en rugby : Dynamique temporelle et liens avec leurs états émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvert--Chenebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04388497v1</w:t>
+              <w:t xml:space="preserve">Société Française de Psychologie du Sport : Colloque sur les Recherches et Interventions en Psychologie du Sport en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPS, May 2024, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face à une crise de confiance : l'expérience de l'entraîneur éclairé par la psychologie sociale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sport-related stressors and athletes’ emotional states in intensive rugby training centres: The buffering effect of coach’s need-supportive style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvert--Chenebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches du handball</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05403265v1</w:t>
+              <w:t xml:space="preserve">European Congress of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEPSAC, Jul 2024, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of the quality of the coach-athlete relationship over one season among adolescent handball players: a latent class analysis approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Profiles of Adolescent-athletes perceptions of supportive styles from coach, parents and peers, and associations with well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04432373v1</w:t>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Math approach training changes implicit identification with math: A close preregistered replication</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coach/peers/parents need supportive questionnaire (cpp-nsq-fr): preliminary validation, and relationships with adolescent athletes well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03037488v1</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of teachers’ political orientation and values on their success prediction toward students from different socioeconomic background</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Bardin</w:t>
+                <w:t xml:space="preserve">Quels liens entre l'évolution de la qualité de la relation entraîneur-entraîné(s) et l'occurrence de blessure? Une approche par classes latentes auprès de jeunes joueurs de handball.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03493165v1</w:t>
+              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, VICHY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of the psychometric properties of a new measure of athlete burnout: The Athlete Burnout Scale.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Temporal associations between coaches’ behaviours and the quality of the coach-athlete relationship over one sport season: A latent class approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02042619v1</w:t>
+              <w:t xml:space="preserve">17th ENYSSP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational orientations and performance in penalty throws during elite male team handball games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Trouilloud</w:t>
+                <w:t xml:space="preserve">Associations between the evolution of the quality of the coach-athlete relationship and injury occurrence: A latent class approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04272263v1</w:t>
+              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the 'Echelle de Motivation envers l'Activité Physique en contexte de Santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Athletes’ injuries occurrence and stress level: The predicting role of temporal evolution of the quality of the coach-athlete relationship in intensive handball training centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02025966v1</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational Profiles for Physical Activity Practice in Adults with Type 2 Diabetes: A Self-Determination Theory Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en contexte sportif : dynamique temporelle, déterminants psycho-sociaux et conséquences sur la santé physique et mentale des athlètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Medicine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03063255v1</w:t>
+              <w:t xml:space="preserve">Conférence internationale : La dimension mentale et l’accompagnement à la performance sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the perceived quality of the coach–athlete relationship and athlete burnout: An examination of the mediating role of achievement goals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le rôle des comportements de l’entraîneur dans l’évolution temporelle de la qualité de la relation entraîneur-entraîné(s): Une étude en contexte de pratique intensive du handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02042631v1</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational interviewing as a way to promote physical activity in obese adolescents: A randomised-controlled trial using self-determination theory as an explanatory framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution temporelle et trajectoires individuelles de la qualité (perçue) de la relation entraîneur-entraîné : Une étude au sein de structures de pratique intensive du handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00947430v1</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational charateristics of obese adolescents toward physical activity: Contribution of self-determination theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La « qualité » de la relation entraîneur-entraîné : évolution temporelle du point de vue des athlètes et conséquences sur leur santé mentale et physique. Une étude préliminaire en handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00947448v2</w:t>
+              <w:t xml:space="preserve">Journées nationales d’études de la Société Française de Psychologie du Sport (IFEPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle sociocognitif des apprentissages scolaires : style motivationnel de l’enseignant, soutien perçu des élèves et processus motivationnels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les méta-perceptions : exactitude, antécédents et conséquences. Une illustration dans le cadre de la relation entraîneur-entraîné(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04106532v1</w:t>
+              <w:t xml:space="preserve">Journées Nationales d’Etudes de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Formation en Education Physique et en Sport, Jun 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between risk perceptions and physical activity among older adults: A prospective study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Athlete burnout and the coach-athlete relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Podlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00580429v1</w:t>
+              <w:t xml:space="preserve">ISSP World Congress of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Sport Psychology, Jul 2013, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflected appraisals of coaches, parents and teammates: A key component of athletes' self ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relations between perceived quality of the relationships with the coach and athlet burnout : an examination of the mediation role of mastery goals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Amiel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00904453v1</w:t>
+              <w:t xml:space="preserve">15ième Congrès Association des Chercheurs en Activités Physiques et Sportives, (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of work/family interference and leisure-time physical activity among teachers: The role of passion towards work</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers un modèle de l'impact du climat motivationnel de la classe sur la motivation des élèves : Intégration des théories de l'autodétermination et des buts d'accomplissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02337851v1</w:t>
+              <w:t xml:space="preserve">Congrès International de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions promoting physical activity among obese populations: a meta-analysis considering global effect, long-term maintenance, physical activity indicators and dose characteristics.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact des théories implicites des enseignants sur leur sentiment d’auto-efficacité et leur perception de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00947505v1</w:t>
+              <w:t xml:space="preserve">Huitième Biennale de L'Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees' use of heuristics: The moderating impact of standard of competition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact des théories implicite de la personnalité et du sentiment d’oppression des enseignants dans la constitution d’environnements scolaires motivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Maio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02420257v1</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees' use of heuristics : The moderating impact of level of competition.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Souchon</w:t>
+                <w:t xml:space="preserve">Girls work harder but achieve lower than boys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...1545 lines deleted...]
-                <w:t xml:space="preserve">hal-00387234v1</w:t>
+              <w:t xml:space="preserve">NASPSPA conference, St Pete Beach Florida (Etats-Unis), 9-11 Juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Pete Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the French athlete version of the Coach-Athlete Relationship Questionnaire (Fr-CART-Q)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Sex-Undifferentiated Teacher Expectations Mask an Influence of Sex Stereotypes? Alternative Forms of Sex Bias in Teacher Expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Jussim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6379,830 +6552,830 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do concordant coach-athlete dyads predict higher athletes' perceived competence?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adolescents-athletes’ combined perceptions of the behaviors and attitudes of coaches, parents and peers toward their competitive sport: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEPSAC 17TH CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, InnsBruck, Austria. https://fepsac2024.eu/assets/images/FEPSAC%20CONGRESS%202024%20FINAL%20Abstractbook.pdf</w:t>
+              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101762v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents-athletes’ combined perceptions of the behaviors and attitudes of coaches, parents and peers toward their competitive sport: A scoping review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do concordant coach-athlete dyads predict higher athletes' perceived competence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">FEPSAC 17TH CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, InnsBruck, Austria. https://fepsac2024.eu/assets/images/FEPSAC%20CONGRESS%202024%20FINAL%20Abstractbook.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913955v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antécédents psycho-sociaux de la blessure : le rôle de la relation entraîneur-entraîné(s) chez des jeunes joueurs et joueuses de handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions AFRAPS; Visioli &amp; Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sports collectifs : regards croisés entre recherche et intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Decitre, 2023, 978-2-910448-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique, une pratique de psychologie positive à promouvoir pour favoriser le bien‑être des jeunes et des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Martin-Krumm; C. Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel de psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.292-309, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.marti.2021.02.0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des interventions positives en psychologie de la santé et ressources psychologiques impliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Préau; Arnaud Siméone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'expertise scientifique à l'expertise profane. Postures, enjeux et méthodes dans le champ de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2018, 9782813003119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes et engagement des élèves en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les stéréotypes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EP&amp;S, pp.63-78, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02029385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perceptions de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EP&amp;S, pp.29-46, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02031371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes des enseignants : une menace pour l’évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation, une menace ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.67-75, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02032070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7349,51 +7522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvert--Chenebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podlog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251334632" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2023-0019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2109185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2020.104059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermarrec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100553" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12995" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105316676626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08964289.2014.1001810" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2013.800518" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947448v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.509798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amiel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13594320903507124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2011.00874.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3432N71-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902874729" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traclet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ma&#239;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03173470" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2006.9671799" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2004.03.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200500313552" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.475.0063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2003.2988" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Carpenter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590143000243" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388548v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Martinek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.109" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027243102237189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6B1D166F646D87EA53D8CFD20E9E7212E477966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jussim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0289" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devulder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251399639" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251334632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2023-0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2109185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2020.104059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermarrec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12995" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105316676626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08964289.2014.1001810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2013.800518" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947448v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.509798" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amiel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13594320903507124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2011.00874.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3432N71-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902874729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ma&#239;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389569v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03173470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.463" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2006.9671799" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.475.0063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2004.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200500313552" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2003.2988" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Carpenter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590143000243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Martinek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.109" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027243102237189" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6B1D166F646D87EA53D8CFD20E9E7212E477966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvert--Chenebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951193v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950605v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podlog" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390122v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jussim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0289" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devulder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>