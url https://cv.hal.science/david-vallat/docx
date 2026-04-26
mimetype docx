--- v0 (2026-03-18)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.510416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Vallat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">David VALLAT - Professeur de stratégie à Sciences Po Lyon. Chercheur au laboratoire Magellan (Université Jean Moulin Lyon 3, iaelyon School of Management)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7404-8459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056264720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Lyon - 14 avenue Berthelot - 69365 Lyon cedex 07 - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magellan (EA 3713 - iaelyon School of Management - Université Lyon 3) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">management stratégique</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> risque et incertitude, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">strategy as practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">system thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, modélisation systémique de la décision, environnement VUCA ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">management des connaissances :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> apprentissage organisationnel 2.0, l’organisation comme un commun ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épistémologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pensée complexe, constructivisme, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">action research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">theory as practice ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nouveaux espaces collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fab lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">makerspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hackerspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espace de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">coworking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> innovation distribuée, management collaboratif, communauté épistémique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du projet COPING (COvid Pandemic Institutional maNaGement). Ce projet vise à produire des connaissances actionnables permettant aux hôpitaux de faire face aux évènements imprévisibles et en particulier de penser le passage d’une culture de la gestion du risque à une culture de la compréhension de l’incertitude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://magellan.univ-lyon3.fr/special-covid-project-coping-covid-pandemic-institutional-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming comme outil de formation à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°131-132, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décider dans la tourmente : quatre CHU face à la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.225-253. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.40.2023.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricoler pour s’adapter. Les leçons de la crise COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.587-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée Complexe pour interroger les pratiques organisationnelles dans quatre CHU français durant les deux premières vagues de la crise Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interventionseconomiques.23098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Knowledge Commons in a Connected World: An Organizational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praticien réflexif au praticien complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (297), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les crises de demain : le retex première étape vers une organisation apprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des retours d’expérience des quatre CHU de la Région Auvergne Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchcard Bervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Sassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercontrol and hypernormalisation of the health system: proposal for a system of shared control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.35-56. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.111.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02904936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management: an asset for managing change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinergie. Italian Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du modèle Exit-Voice-Loyalty à la compréhension de l’apprentissage organisationnel – le cas d’un hôpital public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058158ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie collaborative : essai de compréhension et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games in favour of knowledge management and double-loop learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.470-477. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/kmrp.2015.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement et engagement dans une stratégie RSE le cas des établissements sociaux et médico-sociaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (21), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.021.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge as a commons to organization as a commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16925/me.v14i26.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games : leverage for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.235 - 252. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TQM-12-2013-0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'échange local (SEL) ou l'utopie d'une monnaie sans dettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1017775ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un avatar de la finance solidaire : vers un modèle d'entrepreneur collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.007.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche politique du crédit populaire : Pierre-Joseph Proudhon et le crédit mutuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.45-65. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep.060.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance solidaire : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 4, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, développement économique local et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Demoustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 296, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, création d'activité et utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 53 (N° 211), pp.289-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'activité : prise d'autonomie et médiation entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (2), pp.295-317. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8292.2004.00253.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire : modèle ou utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du cadre territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 262 (15 oct. 2003), pp.32- 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance solidaire et création d'entreprise par les chômeurs : quelle dimension politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.73- 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le chômage et l'exclusion, le dynamisme de la petite économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.47- 72. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.015.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe au service de l'intelligence stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues de la complexité : pensée complexe et modélisation systémique pour comprendre un monde incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon; CNAM-Paris; Université de Montréal; Université du Québec à Rimouski, Jun 2025, Lyon (Sciences Po), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming comme outil de sensibilisation à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Assises françaises du wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Étude de Stratégie et de Défense (IESD-Université Lyon 3), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Yourself' to adapt: Lessons from the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergamo, Italy, Aug 2024, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs comme cadre d’analyse de la création de connaissances dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et Espaces d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO), May 2024, Paris (Université PSL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprivoiser les cygnes noirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise Covid-19 dans les CHU : quelle résilience organisationnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Paris - CHU de Lyon, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding in turmoil: Four University Hospital Centres in the Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West Scotland, Paisley Campus, Aug 2023, Paisley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University hospitals role in health profession education during COVID crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besnehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CHU sont-ils des organisations à haute fiabilité (HRO) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la revue Politiques et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have health professionals become do-it-yourself professionals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala University, Sep 2022, Visby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus décisionnels au sein des CHU en 2020, au coeur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Renouvellement du management hospitalier et adaptabilité des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Université de Lorraine - Chaire santé - ARAMOS, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la crise Covid sur l’évolution des concepts et pratiques en gestion des risques dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Quality in Health Care (ISQua)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online - https://isqua.org/resources-blog/blog/regardez-l-enregistrement-l’impact-de-la-crise-covid-sur-l’evolution-des-concepts-et-pratiques-en-gestion-des-risques.html, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Hospitals in the COVID-19 Crisis: experiences from four french university hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational and Transdisciplinary Lessons from the Covid-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking in organization studies: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic commitments of complexity theories - ENS de Lyon - online: http://www.ixxi.fr/agenda/seminaires/les-engagements-epistemiques-des-theories-de-la-complexite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaims de satellites: Temps collectif et localisation relative autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Delva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée de l'innovation (CNES) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04048596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the validity of the knowledge produced in management sciences: The case of the elaboration of a digital strategy in a group of the sanitary, social and medico-social sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrotis College, Aug 2019, Thessaloniki, Greece. pp.621-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking teaching for creating knowledge in commons: open walked event-based experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes journées du Groupe Thématique Innovation de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open & social innovation : knowledge creation in third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 30th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency, Effectiveness and Ethics: Proposal for a Control System for Health Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21nd Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining factors of a CSR strategy: The case of French socio-medical establishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to State-Market Dualism: The Sharing Economy. Practical and Epistemological Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 28th Annual Conference, "Moral Economies, Economic Moralities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Jun 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on apprendre des tiers-lieux 2.0 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative et de Recherche MAELYSE (MAnagement-Economie-LYON-Saint-Etienne), Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management, an asset for managing change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huelva : 19th Toulon-Verona Conference "Excellence in Services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Responsibility in the Medical and Social Sector: The French Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Toulon-Verona International Conference Excellence in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games: an efficient mean to train knowledge worker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of The Society for the Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle convergence entre l'ESS et la RSE : pistes de réflexion à partir d'une enquête nationale sur les EHPAD et les SSIAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the main strategies and approaches to CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Toulon-Verona conference : excellence in services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games And Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Social Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre épistémologique pour l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente années de monnaies sociales et complémentaires : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les Monnaies sociales et complémentaires "Trente années de monnaies sociales et complémentaires : et après ?", Ecole Normale Supérieure de Lyon, Lyon, 16-17 février 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of the coaching process for entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Excellence in Services », University of Alicante (Espagne), 1-3 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Approach of the Popular Credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the European Society for the History of Economic Thought “Development and Transition in the History of Economic Thought, 15-17 may 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'aide à la création d'entreprise par les chômeurs : entre libéralisme économique et économie solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caen, France. pp.123- 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider la raison qui nous guide. Agir et penser en complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Prospective Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147, 2019, 979-1094033241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la RSE dans un environnement complexe : le cas du secteur social et médico-social français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS management &amp; société, 2015, 978-2-84769-830-5. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.berte.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation supérieure dans un monde post-covid : propositions pour une université ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dauphine recherche en Management; PSL Research University. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;serious games&amp;quot; : des leviers en faveur du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion et liens financiers de proximité (financement de micro-activités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Lyon 2, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01638378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les connaissances dans un environnement complexe : questions éthiques, épistémologiques et stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Jean Moulin - Lyon III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01588286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de game design pour non-spécialistes (modéliser pour décider en situation d'incertitude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Modéliser pour (comprendre et) décider en situation d’incertitude (MDSI), Sciences Po Lyon, France. 2025, pp.353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCERTITUDE ET PENSÉE COMPLEXE : LECTURE D’EDGAR MORIN Les RDV avec l’actualité 2021-2022 – Formation continue Sciences Po Lyon 02/05/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’expérience guide-t-elle l'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer aux crises à venir : articuler l’appréhension de l’incertitude à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux. Leçons tirées de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7013-2288-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desproges, Edgar Morin et la crise du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique face à la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-194, 2021, 978-2-7013-2158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique face à la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternative au dualisme État-marché : l'économie collaborative, questions pratiques et épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farinet (Collectif). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.249-264, 2018, Bibliothèque de l'économiste, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens communs et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combes-Joret, Monique; Lethielleux, Laëtitia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.239-254, 2016, 9782374960159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laville, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.67-79, 2011, Les Essentiel d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de l'accompagnement à la création d'entreprise par les chômeurs : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dacheux, Éric; Goujon, Daniel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réconcilier démocratie et économie : la dimension politique de l'entrepreneuriat en économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.73-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement : facteur de pérennisation de la nouvelle entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filion, Louis Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des PME : de la création à la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson education (Saint-Laurent, Canada), Pagination non précisée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux polycrises, l’État doit devenir stratège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser les cygnes noirs : enseignements de la crise du coronavirus, The Conversation, 6 avril 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.t3dqurxr7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement des salariés n'est pas une fatalité, mais une question de rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux 2.0, une nouvelle façon d'appréhender le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs artistes comme hétérotopies organisationnelles : un modèle à suivre ? The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Magakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés liquides au temps des polycrises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternative au dualisme État-Marché : l’économie collaborative, questions pratiques et épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.510416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Vallat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">David VALLAT - Professeur de stratégie à Sciences Po Lyon. Chercheur au laboratoire Magellan (Université Jean Moulin Lyon 3, iaelyon School of Management)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7404-8459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056264720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Lyon - 14 avenue Berthelot - 69365 Lyon cedex 07 - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magellan (EA 3713 - iaelyon School of Management - Université Lyon 3) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">management stratégique</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> risque et incertitude, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">strategy as practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">system thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, modélisation systémique de la décision, environnement VUCA ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">management des connaissances :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> apprentissage organisationnel 2.0, l’organisation comme un commun ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épistémologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pensée complexe, constructivisme, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">action research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">theory as practice ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nouveaux espaces collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fab lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">makerspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hackerspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espace de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">coworking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> innovation distribuée, management collaboratif, communauté épistémique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du projet COPING (COvid Pandemic Institutional maNaGement). Ce projet vise à produire des connaissances actionnables permettant aux hôpitaux de faire face aux évènements imprévisibles et en particulier de penser le passage d’une culture de la gestion du risque à une culture de la compréhension de l’incertitude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://magellan.univ-lyon3.fr/special-covid-project-coping-covid-pandemic-institutional-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming comme outil de formation à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°131-132, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Knowledge Commons in a Connected World: An Organizational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décider dans la tourmente : quatre CHU face à la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.225-253. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.40.2023.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricoler pour s’adapter. Les leçons de la crise COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.587-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée Complexe pour interroger les pratiques organisationnelles dans quatre CHU français durant les deux premières vagues de la crise Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interventionseconomiques.23098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les crises de demain : le retex première étape vers une organisation apprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des retours d’expérience des quatre CHU de la Région Auvergne Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchcard Bervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Sassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praticien réflexif au praticien complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (297), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercontrol and hypernormalisation of the health system: proposal for a system of shared control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.35-56. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.111.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02904936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du modèle Exit-Voice-Loyalty à la compréhension de l’apprentissage organisationnel – le cas d’un hôpital public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058158ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management: an asset for managing change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinergie. Italian Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie collaborative : essai de compréhension et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement et engagement dans une stratégie RSE le cas des établissements sociaux et médico-sociaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (21), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.021.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge as a commons to organization as a commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16925/me.v14i26.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games in favour of knowledge management and double-loop learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.470-477. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/kmrp.2015.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games : leverage for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.235 - 252. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TQM-12-2013-0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'échange local (SEL) ou l'utopie d'une monnaie sans dettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1017775ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un avatar de la finance solidaire : vers un modèle d'entrepreneur collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.007.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche politique du crédit populaire : Pierre-Joseph Proudhon et le crédit mutuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.45-65. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep.060.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance solidaire : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 4, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, développement économique local et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Demoustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 296, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, création d'activité et utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 53 (N° 211), pp.289-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'activité : prise d'autonomie et médiation entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (2), pp.295-317. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8292.2004.00253.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire : modèle ou utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du cadre territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 262 (15 oct. 2003), pp.32- 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance solidaire et création d'entreprise par les chômeurs : quelle dimension politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.73- 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le chômage et l'exclusion, le dynamisme de la petite économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.47- 72. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.015.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation systémique, un cadre théorique permettant de penser la décision dans l’incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Assises Françaises d'Étude du Wargaming - "incertitude et wargaming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon; Université Lyon 3; Université Paris Est-Créteil, Apr 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifier l’influence et la lutte informationnelle : une approche scientifique du game design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Assises françaises du wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation Defense Lab, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe au service de l'intelligence stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues de la complexité : pensée complexe et modélisation systémique pour comprendre un monde incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon; CNAM-Paris; Université de Montréal; Université du Québec à Rimouski, Jun 2025, Lyon (Sciences Po), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs comme cadre d’analyse de la création de connaissances dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et Espaces d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO), May 2024, Paris (Université PSL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming comme outil de sensibilisation à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Assises françaises du wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Étude de Stratégie et de Défense (IESD-Université Lyon 3), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Yourself' to adapt: Lessons from the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergamo, Italy, Aug 2024, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding in turmoil: Four University Hospital Centres in the Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West Scotland, Paisley Campus, Aug 2023, Paisley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprivoiser les cygnes noirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise Covid-19 dans les CHU : quelle résilience organisationnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Paris - CHU de Lyon, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University hospitals role in health profession education during COVID crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besnehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CHU sont-ils des organisations à haute fiabilité (HRO) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la revue Politiques et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have health professionals become do-it-yourself professionals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala University, Sep 2022, Visby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus décisionnels au sein des CHU en 2020, au coeur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Renouvellement du management hospitalier et adaptabilité des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Université de Lorraine - Chaire santé - ARAMOS, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la crise Covid sur l’évolution des concepts et pratiques en gestion des risques dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Quality in Health Care (ISQua)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online - https://isqua.org/resources-blog/blog/regardez-l-enregistrement-l’impact-de-la-crise-covid-sur-l’evolution-des-concepts-et-pratiques-en-gestion-des-risques.html, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking in organization studies: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic commitments of complexity theories - ENS de Lyon - online: http://www.ixxi.fr/agenda/seminaires/les-engagements-epistemiques-des-theories-de-la-complexite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Hospitals in the COVID-19 Crisis: experiences from four french university hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational and Transdisciplinary Lessons from the Covid-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaims de satellites: Temps collectif et localisation relative autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Delva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée de l'innovation (CNES) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04048596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the validity of the knowledge produced in management sciences: The case of the elaboration of a digital strategy in a group of the sanitary, social and medico-social sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrotis College, Aug 2019, Thessaloniki, Greece. pp.621-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking teaching for creating knowledge in commons: open walked event-based experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes journées du Groupe Thématique Innovation de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open & social innovation : knowledge creation in third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 30th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency, Effectiveness and Ethics: Proposal for a Control System for Health Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21nd Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining factors of a CSR strategy: The case of French socio-medical establishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management, an asset for managing change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huelva : 19th Toulon-Verona Conference "Excellence in Services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to State-Market Dualism: The Sharing Economy. Practical and Epistemological Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 28th Annual Conference, "Moral Economies, Economic Moralities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Jun 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on apprendre des tiers-lieux 2.0 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative et de Recherche MAELYSE (MAnagement-Economie-LYON-Saint-Etienne), Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Responsibility in the Medical and Social Sector: The French Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Toulon-Verona International Conference Excellence in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre épistémologique pour l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the main strategies and approaches to CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Toulon-Verona conference : excellence in services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle convergence entre l'ESS et la RSE : pistes de réflexion à partir d'une enquête nationale sur les EHPAD et les SSIAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games: an efficient mean to train knowledge worker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of The Society for the Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games And Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Social Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente années de monnaies sociales et complémentaires : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les Monnaies sociales et complémentaires "Trente années de monnaies sociales et complémentaires : et après ?", Ecole Normale Supérieure de Lyon, Lyon, 16-17 février 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of the coaching process for entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Excellence in Services », University of Alicante (Espagne), 1-3 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Approach of the Popular Credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the European Society for the History of Economic Thought “Development and Transition in the History of Economic Thought, 15-17 may 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'aide à la création d'entreprise par les chômeurs : entre libéralisme économique et économie solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caen, France. pp.123- 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider la raison qui nous guide. Agir et penser en complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Prospective Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147, 2019, 979-1094033241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la RSE dans un environnement complexe : le cas du secteur social et médico-social français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS management &amp; société, 2015, 978-2-84769-830-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.berte.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation supérieure dans un monde post-covid : propositions pour une université ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dauphine recherche en Management; PSL Research University. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;serious games&amp;quot; : des leviers en faveur du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion et liens financiers de proximité (financement de micro-activités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Lyon 2, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01638378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les connaissances dans un environnement complexe : questions éthiques, épistémologiques et stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Jean Moulin - Lyon III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01588286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de game design pour non-spécialistes (modéliser pour décider en situation d'incertitude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Modéliser pour (comprendre et) décider en situation d’incertitude (MDSI), Sciences Po Lyon, France. 2025, pp.353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’expérience guide-t-elle l'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCERTITUDE ET PENSÉE COMPLEXE : LECTURE D’EDGAR MORIN Les RDV avec l’actualité 2021-2022 – Formation continue Sciences Po Lyon 02/05/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer aux crises à venir : articuler l’appréhension de l’incertitude à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux. Leçons tirées de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7013-2288-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desproges, Edgar Morin et la crise du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique face à la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-194, 2021, 978-2-7013-2158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique face à la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternative au dualisme État-marché : l'économie collaborative, questions pratiques et épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farinet (Collectif). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.249-264, 2018, Bibliothèque de l'économiste, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens communs et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combes-Joret, Monique; Lethielleux, Laëtitia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.239-254, 2016, 9782374960159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laville, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.67-79, 2011, Les Essentiel d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de l'accompagnement à la création d'entreprise par les chômeurs : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dacheux, Éric; Goujon, Daniel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réconcilier démocratie et économie : la dimension politique de l'entrepreneuriat en économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.73-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement : facteur de pérennisation de la nouvelle entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filion, Louis Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des PME : de la création à la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson education (Saint-Laurent, Canada), Pagination non précisée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux polycrises, l’État doit devenir stratège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser les cygnes noirs : enseignements de la crise du coronavirus, The Conversation, 6 avril 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.t3dqurxr7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement des salariés n'est pas une fatalité, mais une question de rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux 2.0, une nouvelle façon d'appréhender le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs artistes comme hétérotopies organisationnelles : un modèle à suivre ? The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Magakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés liquides au temps des polycrises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternative au dualisme État-Marché : l’économie collaborative, questions pratiques et épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F557CCF"/>
+    <w:nsid w:val="0D3746EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-vallat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7404-8459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056264720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magellan.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magellan.univ-lyon3.fr/special-covid-project-coping-covid-pandemic-institutional-management" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchcard Bervin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fourcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Sassard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Vigouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/me.v14i26.1627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017775ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.007.0067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.060.0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2004.00253.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQT8NW30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yahiaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.015.0047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Tourte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04048596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01638378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01588286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/sante-social/ressources-humaines/s-organiser-pour-affronter-l-incertain-au-sein-des-hopitaux.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0249" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t3dqurxr7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159547v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-vallat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7404-8459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056264720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magellan.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magellan.univ-lyon3.fr/special-covid-project-coping-covid-pandemic-institutional-management" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchcard Bervin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fourcade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Sassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Vigouroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/me.v14i26.1627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017775ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.007.0067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.060.0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2004.00253.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQT8NW30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yahiaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.015.0047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Tourte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04048596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01638378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01588286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/sante-social/ressources-humaines/s-organiser-pour-affronter-l-incertain-au-sein-des-hopitaux.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0249" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t3dqurxr7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>