--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.510416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Vallat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">David VALLAT - Professeur de stratégie à Sciences Po Lyon. Chercheur au laboratoire Magellan (Université Jean Moulin Lyon 3, iaelyon School of Management)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7404-8459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056264720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Lyon - 14 avenue Berthelot - 69365 Lyon cedex 07 - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magellan (EA 3713 - iaelyon School of Management - Université Lyon 3) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">management stratégique</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> risque et incertitude, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">strategy as practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">system thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, modélisation systémique de la décision, environnement VUCA ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">management des connaissances :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> apprentissage organisationnel 2.0, l’organisation comme un commun ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épistémologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pensée complexe, constructivisme, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">action research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">theory as practice ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nouveaux espaces collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fab lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">makerspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hackerspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espace de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">coworking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> innovation distribuée, management collaboratif, communauté épistémique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du projet COPING (COvid Pandemic Institutional maNaGement). Ce projet vise à produire des connaissances actionnables permettant aux hôpitaux de faire face aux évènements imprévisibles et en particulier de penser le passage d’une culture de la gestion du risque à une culture de la compréhension de l’incertitude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://magellan.univ-lyon3.fr/special-covid-project-coping-covid-pandemic-institutional-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming comme outil de formation à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°131-132, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Knowledge Commons in a Connected World: An Organizational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décider dans la tourmente : quatre CHU face à la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.225-253. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.40.2023.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricoler pour s’adapter. Les leçons de la crise COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.587-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée Complexe pour interroger les pratiques organisationnelles dans quatre CHU français durant les deux premières vagues de la crise Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interventionseconomiques.23098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les crises de demain : le retex première étape vers une organisation apprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des retours d’expérience des quatre CHU de la Région Auvergne Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchcard Bervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Sassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praticien réflexif au praticien complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (297), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercontrol and hypernormalisation of the health system: proposal for a system of shared control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.35-56. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.111.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02904936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du modèle Exit-Voice-Loyalty à la compréhension de l’apprentissage organisationnel – le cas d’un hôpital public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058158ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management: an asset for managing change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinergie. Italian Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie collaborative : essai de compréhension et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement et engagement dans une stratégie RSE le cas des établissements sociaux et médico-sociaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (21), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.021.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge as a commons to organization as a commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16925/me.v14i26.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games in favour of knowledge management and double-loop learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.470-477. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/kmrp.2015.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games : leverage for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.235 - 252. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TQM-12-2013-0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'échange local (SEL) ou l'utopie d'une monnaie sans dettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1017775ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un avatar de la finance solidaire : vers un modèle d'entrepreneur collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.007.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche politique du crédit populaire : Pierre-Joseph Proudhon et le crédit mutuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.45-65. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep.060.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance solidaire : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 4, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, développement économique local et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Demoustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 296, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, création d'activité et utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 53 (N° 211), pp.289-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'activité : prise d'autonomie et médiation entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (2), pp.295-317. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8292.2004.00253.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire : modèle ou utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du cadre territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 262 (15 oct. 2003), pp.32- 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance solidaire et création d'entreprise par les chômeurs : quelle dimension politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.73- 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le chômage et l'exclusion, le dynamisme de la petite économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.47- 72. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.015.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation systémique, un cadre théorique permettant de penser la décision dans l’incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Assises Françaises d'Étude du Wargaming - "incertitude et wargaming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon; Université Lyon 3; Université Paris Est-Créteil, Apr 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifier l’influence et la lutte informationnelle : une approche scientifique du game design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Assises françaises du wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation Defense Lab, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe au service de l'intelligence stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues de la complexité : pensée complexe et modélisation systémique pour comprendre un monde incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon; CNAM-Paris; Université de Montréal; Université du Québec à Rimouski, Jun 2025, Lyon (Sciences Po), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs comme cadre d’analyse de la création de connaissances dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et Espaces d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO), May 2024, Paris (Université PSL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming comme outil de sensibilisation à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Assises françaises du wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Étude de Stratégie et de Défense (IESD-Université Lyon 3), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Yourself' to adapt: Lessons from the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergamo, Italy, Aug 2024, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding in turmoil: Four University Hospital Centres in the Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West Scotland, Paisley Campus, Aug 2023, Paisley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprivoiser les cygnes noirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise Covid-19 dans les CHU : quelle résilience organisationnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Paris - CHU de Lyon, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University hospitals role in health profession education during COVID crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besnehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CHU sont-ils des organisations à haute fiabilité (HRO) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la revue Politiques et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have health professionals become do-it-yourself professionals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala University, Sep 2022, Visby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus décisionnels au sein des CHU en 2020, au coeur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Renouvellement du management hospitalier et adaptabilité des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Université de Lorraine - Chaire santé - ARAMOS, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la crise Covid sur l’évolution des concepts et pratiques en gestion des risques dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Quality in Health Care (ISQua)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online - https://isqua.org/resources-blog/blog/regardez-l-enregistrement-l’impact-de-la-crise-covid-sur-l’evolution-des-concepts-et-pratiques-en-gestion-des-risques.html, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking in organization studies: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic commitments of complexity theories - ENS de Lyon - online: http://www.ixxi.fr/agenda/seminaires/les-engagements-epistemiques-des-theories-de-la-complexite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Hospitals in the COVID-19 Crisis: experiences from four french university hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational and Transdisciplinary Lessons from the Covid-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaims de satellites: Temps collectif et localisation relative autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Delva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée de l'innovation (CNES) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04048596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the validity of the knowledge produced in management sciences: The case of the elaboration of a digital strategy in a group of the sanitary, social and medico-social sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrotis College, Aug 2019, Thessaloniki, Greece. pp.621-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking teaching for creating knowledge in commons: open walked event-based experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes journées du Groupe Thématique Innovation de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open & social innovation : knowledge creation in third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 30th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency, Effectiveness and Ethics: Proposal for a Control System for Health Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21nd Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining factors of a CSR strategy: The case of French socio-medical establishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management, an asset for managing change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huelva : 19th Toulon-Verona Conference "Excellence in Services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to State-Market Dualism: The Sharing Economy. Practical and Epistemological Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 28th Annual Conference, "Moral Economies, Economic Moralities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Jun 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on apprendre des tiers-lieux 2.0 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative et de Recherche MAELYSE (MAnagement-Economie-LYON-Saint-Etienne), Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Responsibility in the Medical and Social Sector: The French Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Toulon-Verona International Conference Excellence in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre épistémologique pour l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the main strategies and approaches to CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Toulon-Verona conference : excellence in services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle convergence entre l'ESS et la RSE : pistes de réflexion à partir d'une enquête nationale sur les EHPAD et les SSIAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games: an efficient mean to train knowledge worker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of The Society for the Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games And Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Social Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente années de monnaies sociales et complémentaires : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les Monnaies sociales et complémentaires "Trente années de monnaies sociales et complémentaires : et après ?", Ecole Normale Supérieure de Lyon, Lyon, 16-17 février 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of the coaching process for entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Excellence in Services », University of Alicante (Espagne), 1-3 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Approach of the Popular Credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the European Society for the History of Economic Thought “Development and Transition in the History of Economic Thought, 15-17 may 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'aide à la création d'entreprise par les chômeurs : entre libéralisme économique et économie solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caen, France. pp.123- 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider la raison qui nous guide. Agir et penser en complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Prospective Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147, 2019, 979-1094033241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la RSE dans un environnement complexe : le cas du secteur social et médico-social français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS management &amp; société, 2015, 978-2-84769-830-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.berte.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation supérieure dans un monde post-covid : propositions pour une université ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dauphine recherche en Management; PSL Research University. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;serious games&amp;quot; : des leviers en faveur du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion et liens financiers de proximité (financement de micro-activités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Lyon 2, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01638378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les connaissances dans un environnement complexe : questions éthiques, épistémologiques et stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Jean Moulin - Lyon III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01588286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de game design pour non-spécialistes (modéliser pour décider en situation d'incertitude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Modéliser pour (comprendre et) décider en situation d’incertitude (MDSI), Sciences Po Lyon, France. 2025, pp.353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’expérience guide-t-elle l'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCERTITUDE ET PENSÉE COMPLEXE : LECTURE D’EDGAR MORIN Les RDV avec l’actualité 2021-2022 – Formation continue Sciences Po Lyon 02/05/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer aux crises à venir : articuler l’appréhension de l’incertitude à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux. Leçons tirées de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7013-2288-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desproges, Edgar Morin et la crise du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique face à la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-194, 2021, 978-2-7013-2158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique face à la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternative au dualisme État-marché : l'économie collaborative, questions pratiques et épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farinet (Collectif). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.249-264, 2018, Bibliothèque de l'économiste, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens communs et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combes-Joret, Monique; Lethielleux, Laëtitia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.239-254, 2016, 9782374960159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laville, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.67-79, 2011, Les Essentiel d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de l'accompagnement à la création d'entreprise par les chômeurs : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dacheux, Éric; Goujon, Daniel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réconcilier démocratie et économie : la dimension politique de l'entrepreneuriat en économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.73-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement : facteur de pérennisation de la nouvelle entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filion, Louis Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des PME : de la création à la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson education (Saint-Laurent, Canada), Pagination non précisée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux polycrises, l’État doit devenir stratège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser les cygnes noirs : enseignements de la crise du coronavirus, The Conversation, 6 avril 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.t3dqurxr7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement des salariés n'est pas une fatalité, mais une question de rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux 2.0, une nouvelle façon d'appréhender le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs artistes comme hétérotopies organisationnelles : un modèle à suivre ? The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Magakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés liquides au temps des polycrises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternative au dualisme État-Marché : l’économie collaborative, questions pratiques et épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.510416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Vallat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">David VALLAT - Professeur de stratégie à Sciences Po Lyon. Chercheur au laboratoire Magellan (Université Jean Moulin Lyon 3, iaelyon School of Management)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7404-8459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056264720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Lyon - 14 avenue Berthelot - 69365 Lyon cedex 07 - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magellan (EA 3713 - iaelyon School of Management - Université Lyon 3) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">management stratégique</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> risque et incertitude, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">strategy as practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">system thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, modélisation systémique de la décision, environnement VUCA ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">management des connaissances :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> apprentissage organisationnel 2.0, l’organisation comme un commun ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épistémologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pensée complexe, constructivisme, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">action research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">theory as practice ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nouveaux espaces collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fab lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">makerspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hackerspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espace de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">coworking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> innovation distribuée, management collaboratif, communauté épistémique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable scientifique du projet COPING (COvid Pandemic Institutional maNaGement). Ce projet vise à produire des connaissances actionnables permettant aux hôpitaux de faire face aux évènements imprévisibles et en particulier de penser le passage d’une culture de la gestion du risque à une culture de la compréhension de l’incertitude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://magellan.univ-lyon3.fr/special-covid-project-coping-covid-pandemic-institutional-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming comme outil de formation à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°131-132, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Knowledge Commons in a Connected World: An Organizational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricoler pour s’adapter. Les leçons de la crise COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.587-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décider dans la tourmente : quatre CHU face à la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.225-253. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.40.2023.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée Complexe pour interroger les pratiques organisationnelles dans quatre CHU français durant les deux premières vagues de la crise Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interventionseconomiques.23098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les crises de demain : le retex première étape vers une organisation apprenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des retours d’expérience des quatre CHU de la Région Auvergne Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchcard Bervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Sassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praticien réflexif au praticien complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (297), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercontrol and hypernormalisation of the health system: proposal for a system of shared control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.35-56. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.111.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02904936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du modèle Exit-Voice-Loyalty à la compréhension de l’apprentissage organisationnel – le cas d’un hôpital public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058158ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management: an asset for managing change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinergie. Italian Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie collaborative : essai de compréhension et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement et engagement dans une stratégie RSE le cas des établissements sociaux et médico-sociaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (21), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.021.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge as a commons to organization as a commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16925/me.v14i26.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games in favour of knowledge management and double-loop learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.470-477. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/kmrp.2015.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games : leverage for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.235 - 252. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TQM-12-2013-0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'échange local (SEL) ou l'utopie d'une monnaie sans dettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1017775ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un avatar de la finance solidaire : vers un modèle d'entrepreneur collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.007.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche politique du crédit populaire : Pierre-Joseph Proudhon et le crédit mutuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.45-65. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep.060.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance solidaire : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 4, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, développement économique local et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Demoustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 296, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, création d'activité et utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 53 (N° 211), pp.289-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'activité : prise d'autonomie et médiation entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (2), pp.295-317. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8292.2004.00253.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire : modèle ou utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du cadre territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 262 (15 oct. 2003), pp.32- 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance solidaire et création d'entreprise par les chômeurs : quelle dimension politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.73- 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le chômage et l'exclusion, le dynamisme de la petite économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.47- 72. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.015.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation systémique, un cadre théorique permettant de penser la décision dans l’incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Assises Françaises d'Étude du Wargaming - "incertitude et wargaming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon; Université Lyon 3; Université Paris Est-Créteil, Apr 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Crisis Management to Navigating Uncertainty in Public Administration: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe conférence annuelle de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet Saint-Etienne, Jun 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifier l’influence et la lutte informationnelle : une approche scientifique du game design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Assises françaises du wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation Defense Lab, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe au service de l'intelligence stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues de la complexité : pensée complexe et modélisation systémique pour comprendre un monde incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon; CNAM-Paris; Université de Montréal; Université du Québec à Rimouski, Jun 2025, Lyon (Sciences Po), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs comme cadre d’analyse de la création de connaissances dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et Espaces d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO), May 2024, Paris (Université PSL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming comme outil de sensibilisation à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Assises françaises du wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Étude de Stratégie et de Défense (IESD-Université Lyon 3), Apr 2024, Lyon (Université Jean Moulin Lyon III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Yourself' to adapt: Lessons from the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergamo, Italy, Aug 2024, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding in turmoil: Four University Hospital Centres in the Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West Scotland, Paisley Campus, Aug 2023, Paisley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprivoiser les cygnes noirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise Covid-19 dans les CHU : quelle résilience organisationnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Paris - CHU de Lyon, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University hospitals role in health profession education during COVID crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besnehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CHU sont-ils des organisations à haute fiabilité (HRO) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la revue Politiques et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have health professionals become do-it-yourself professionals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala University, Sep 2022, Visby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus décisionnels au sein des CHU en 2020, au coeur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Renouvellement du management hospitalier et adaptabilité des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Université de Lorraine - Chaire santé - ARAMOS, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la crise Covid sur l’évolution des concepts et pratiques en gestion des risques dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Quality in Health Care (ISQua)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online - https://isqua.org/resources-blog/blog/regardez-l-enregistrement-l’impact-de-la-crise-covid-sur-l’evolution-des-concepts-et-pratiques-en-gestion-des-risques.html, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Hospitals in the COVID-19 Crisis: experiences from four french university hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational and Transdisciplinary Lessons from the Covid-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking in organization studies: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic commitments of complexity theories - ENS de Lyon - online: http://www.ixxi.fr/agenda/seminaires/les-engagements-epistemiques-des-theories-de-la-complexite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaims de satellites: Temps collectif et localisation relative autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Delva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée de l'innovation (CNES) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04048596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the validity of the knowledge produced in management sciences: The case of the elaboration of a digital strategy in a group of the sanitary, social and medico-social sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrotis College, Aug 2019, Thessaloniki, Greece. pp.621-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking teaching for creating knowledge in commons: open walked event-based experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes journées du Groupe Thématique Innovation de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open & social innovation : knowledge creation in third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 30th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency, Effectiveness and Ethics: Proposal for a Control System for Health Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21nd Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining factors of a CSR strategy: The case of French socio-medical establishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Excellence in Services International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management, an asset for managing change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huelva : 19th Toulon-Verona Conference "Excellence in Services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to State-Market Dualism: The Sharing Economy. Practical and Epistemological Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 28th Annual Conference, "Moral Economies, Economic Moralities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Jun 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on apprendre des tiers-lieux 2.0 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative et de Recherche MAELYSE (MAnagement-Economie-LYON-Saint-Etienne), Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Responsibility in the Medical and Social Sector: The French Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Toulon-Verona International Conference Excellence in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre épistémologique pour l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle convergence entre l'ESS et la RSE : pistes de réflexion à partir d'une enquête nationale sur les EHPAD et les SSIAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the main strategies and approaches to CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Toulon-Verona conference : excellence in services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games: an efficient mean to train knowledge worker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of The Society for the Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games And Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Social Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente années de monnaies sociales et complémentaires : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les Monnaies sociales et complémentaires "Trente années de monnaies sociales et complémentaires : et après ?", Ecole Normale Supérieure de Lyon, Lyon, 16-17 février 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of the coaching process for entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Excellence in Services », University of Alicante (Espagne), 1-3 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Approach of the Popular Credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the European Society for the History of Economic Thought “Development and Transition in the History of Economic Thought, 15-17 may 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'aide à la création d'entreprise par les chômeurs : entre libéralisme économique et économie solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caen, France. pp.123- 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider la raison qui nous guide. Agir et penser en complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Prospective Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147, 2019, 979-1094033241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la RSE dans un environnement complexe : le cas du secteur social et médico-social français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS management &amp; société, 2015, 978-2-84769-830-5. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.berte.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation supérieure dans un monde post-covid : propositions pour une université ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dauphine recherche en Management; PSL Research University. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;serious games&amp;quot; : des leviers en faveur du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion et liens financiers de proximité (financement de micro-activités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Lyon 2, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01638378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les connaissances dans un environnement complexe : questions éthiques, épistémologiques et stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Jean Moulin - Lyon III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01588286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de game design pour non-spécialistes (modéliser pour décider en situation d'incertitude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Modéliser pour (comprendre et) décider en situation d’incertitude (MDSI), Sciences Po Lyon, France. 2025, pp.353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’expérience guide-t-elle l'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCERTITUDE ET PENSÉE COMPLEXE : LECTURE D’EDGAR MORIN Les RDV avec l’actualité 2021-2022 – Formation continue Sciences Po Lyon 02/05/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer aux crises à venir : articuler l’appréhension de l’incertitude à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux. Leçons tirées de la crise covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7013-2288-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique face à la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desproges, Edgar Morin et la crise du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bertezene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique face à la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-194, 2021, 978-2-7013-2158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternative au dualisme État-marché : l'économie collaborative, questions pratiques et épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farinet (Collectif). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.249-264, 2018, Bibliothèque de l'économiste, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens communs et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combes-Joret, Monique; Lethielleux, Laëtitia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.239-254, 2016, 9782374960159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laville, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.67-79, 2011, Les Essentiel d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de l'accompagnement à la création d'entreprise par les chômeurs : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dacheux, Éric; Goujon, Daniel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réconcilier démocratie et économie : la dimension politique de l'entrepreneuriat en économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.73-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement : facteur de pérennisation de la nouvelle entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filion, Louis Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des PME : de la création à la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson education (Saint-Laurent, Canada), Pagination non précisée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux polycrises, l’État doit devenir stratège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser les cygnes noirs : enseignements de la crise du coronavirus, The Conversation, 6 avril 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.t3dqurxr7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement des salariés n'est pas une fatalité, mais une question de rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux 2.0, une nouvelle façon d'appréhender le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs artistes comme hétérotopies organisationnelles : un modèle à suivre ? The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Magakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés liquides au temps des polycrises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternative au dualisme État-Marché : l’économie collaborative, questions pratiques et épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D3746EC"/>
+    <w:nsid w:val="CBF364AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-vallat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7404-8459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056264720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magellan.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magellan.univ-lyon3.fr/special-covid-project-coping-covid-pandemic-institutional-management" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchcard Bervin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fourcade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Sassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Vigouroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/me.v14i26.1627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017775ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.007.0067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.060.0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2004.00253.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQT8NW30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yahiaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.015.0047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Tourte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04048596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01638378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01588286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/sante-social/ressources-humaines/s-organiser-pour-affronter-l-incertain-au-sein-des-hopitaux.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0249" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t3dqurxr7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-vallat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7404-8459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056264720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magellan.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magellan.univ-lyon3.fr/special-covid-project-coping-covid-pandemic-institutional-management" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchcard Bervin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fourcade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Sassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Vigouroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/me.v14i26.1627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017775ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.007.0067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.060.0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2004.00253.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQT8NW30-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yahiaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.015.0047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Tourte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04048596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331107v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01638378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01588286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/sante-social/ressources-humaines/s-organiser-pour-affronter-l-incertain-au-sein-des-hopitaux.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t3dqurxr7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297114v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>