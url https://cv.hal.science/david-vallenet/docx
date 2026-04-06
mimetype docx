--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Vallenet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6648-0332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114897573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202193397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357813072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of $Hyphomicrobium/ sp$ . strain 1Nfss2.1 from marine sediments of the Berre lagoon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00254-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05163110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Nitratireductor aquimarinus strain MNA2.1 isolated from sediments of the Berre lagoon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00259-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotactic bacteria affiliated with diverse &amp;lt;i&amp;gt;Pseudomonadota&amp;lt;/i&amp;gt; families biomineralize intracellular Ca-carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.wrae260. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model industrial workhorse: $Bacillus\ subtilis$ strain 168 and its genome after a quarter of a century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Bremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Helmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1203-1231. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.14257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel binary pesticidal protein from Chryseobacterium arthrosphaerae controls western corn rootworm by a different mode of action to existing commercial pesticidal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano E Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man P Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0267220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0267220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04285418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosome proteins belong to universal protein families involved in many cell processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (39), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2208648119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the functional annotation of protein families: a community perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie De Crecy-Lagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Amorin De Hegedus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Babor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baac062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (7), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogroup stability contrasts with high within sequence type complex dynamics of Escherichia coli bloodstream infection isolates over a 12-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From strain characterization to field authorization: highlights on $Bacillus\ velezensis$ strain B25 beneficial properties for plants and its activities on phytopathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.e1924. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04284767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogroup stability contrasts with high within sequence type complex dynamics of Escherichia coli bloodstream infection isolates over a 12-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (Supplément 2), pp.i651 - i658. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a complete set of Neisseria meningitidis mutants and its use for the phenotypic profiling of this human pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gurung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cehovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5541. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectosymbiotic bacteria at the origin of magnetoreception in a marine protist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.1088-1095. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-019-0432-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02122376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (D1), pp.D579-D589. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope—an integrated resource for community expertise of gene functions and comparative analysis of microbial genomic and metabolic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.1071-1084. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbx113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROOLS: reactive graph reasoning for genome annotation through biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.132. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04313474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlaScope: a targeted approach to assess the plasmidome from genome assemblies at the species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Decousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.000211. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Ancestral Escherich Strain through Culture Collections: an Example of Allopatric Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mercier-Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSphere.00553-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Profiles of Nod Factor-independent Symbiosis in the Tropical Legume Aeschynomene evenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Czernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10934. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29301-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus subtilis, the model Gram-positive bacterium: 20years of annotation refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Borriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo P. C. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral Genome Estimation Reveals the History of Ecological Diversification in Agrobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.3413 - 3431. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope in 2017: an expanding and evolving integrated resource for community expertise of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (D1), pp.D517-D528. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and diversity of the IrrE/DdrO-controlled radiation response in radiation-resistant Deinococcus bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.477 - 477. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Bradyrhizobium sp. ORS285, a photosynthetic strain able to establish Nod factor-dependent or Nod factor-independent symbiosis with aeschynomene legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (30), pp.e00421-17. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00421-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04315748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Bacillus methylotrophicus Strain B25, a Potential Plant Growth-Promoting Rhizobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mairey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00058-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revisited genome of Pseudomonas putida KT2440 enlightens its value as a robust metabolic chassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben G. A. Van Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Lopez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.3403-3424. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new network representation of the metabolism to detect chemical transformation modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sorokina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.385. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04573300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the orphan enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sorokina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6150-9-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing and proteogenomics reveal the importance of leaderless mRNAs in the radiation-tolerant bacterium $Deinococcus\ deserti$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Ludanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.932-948. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinorhizobium strains comprising five genospecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Sugawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Badgley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Unno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.R17. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-2-r17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsène-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochier-Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (5), pp.934-53. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated metabolic view of the Bacillus subtilis 168 genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sekowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_4), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.064691-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nocardia cyriacigeorgica GUH-2 genome shows ongoing adaptation of an environmental Actinobacteria to a pathogen's lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Human- and Animal-Pathogenic Strain Nocardia cyriacigeorgica GUH-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (8), pp.2098-2099. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00161-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct co-evolution patterns of genes associated to DNA polymerase III DnaE and PolC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CanOE strategy: integrating genomic and metabolic contexts across multiple prokaryote genomes to find candidate genes for orphan enzymes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Micromonospora lupini Lupac 08, Isolated from Root Nodules of Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alonso-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacigalupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (15), pp.4135-4135. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00628-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope—an integrated microbial resource for the curation and comparative analysis of genomic and metabolic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (D1), pp.D636 - D647. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Aeschynomene Symbionts: Insights into the Ecological Lifestyle of Nod-Independent Photosynthetic Bradyrhizobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Vermeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.35-61. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes3010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic diversity among main microorganisms inside an arsenic-rich ecosystem revealed by meta-and proteo-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heinrich-Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goulhen-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arsène-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (11), pp.1735-1747. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reannotation of the genome sequence of Clostridium difficile strain 630.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boursaux-Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thibonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Moszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1193-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.030452-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01370838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralstonia syzygii, the Blood Disease Bacterium and Some Asian R. solanacearum Strains Form a Single Genomic Species Despite Divergent Lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24356. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Streptomyces cattleya NRRL 8057, a Producer of Antibiotics and Fluorometabolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5055-6. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05583-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and Panmetabolism in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (6), pp.1461 - 1472. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01192-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale transposon mutagenesis of photosynthetic &amp;lt;em&amp;gt;Bradyrhizobium&amp;lt;/em&amp;gt; sp. strain ORS278 reveals new genetic loci putatively important for nod-independent symbiosis with &amp;lt;em&amp;gt;Aeschynomene&amp;lt;/em&amp;gt; indica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hannibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (6), pp.760-770. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frankia alni Symbiotic Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Queiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a consortium sequence to a unified sequence: the Bacillus subtilis 168 reference genome a decade later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 155 (6), pp.1758-1775. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.027839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a platform for microbial genome annotation and comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, bap021. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bap021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMeSys: a biological resource for narrowing the gap between sequence and function in the human pathogen Neisseria meningitidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ewles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mouzé-Soulama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.R110. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00663857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylobacterium Genome Sequences: A Reference Blueprint to Investigate Microbial Metabolism of C1 Compounds from Natural and Industrial Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Chistoserdova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Chun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bringel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.e5584. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative reconstruction of a global metabolic model of Acinetobacter baylyi ADP1 using high-throughput growth phenotype and gene essentiality data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Kreimeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-2-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete collection of single‐gene deletion mutants of Acinetobacter baylyi ADP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.174. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/msb.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of acinetobacters: three genomes for three lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.e1805. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04585511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes Symbioses: Absence of Nod Genes in Photosynthetic Bradyrhizobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Cytryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316, pp.1307 - 1312. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1139548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00151340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.e53. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome characteristics of facultatively symbiotic Frankia sp. strains reflect host range and host plant biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis S. Tisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Peter Gogarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.5798407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00140365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Last Unknown Genes in the Fermentation Pathway of Lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Kreimeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (10), pp.7191-7197. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M609829200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the entomopathogenic and metabolically versatile soil bacterium Pseudomonas entomophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vodovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nat Biotechnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.673-9. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaGe: a microbial genome annotation system supported by synteny results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/NAR/GKJ406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Comparison of the Membrane Subproteomes between a Multidrug-Resistant Acinetobacter baumannii Strain and a Reference Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.3385-3398. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr060372s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Formation by CarO, the Carbapenem Resistance-Associated Outer Membrane Protein of Acinetobacter baumannii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (12), pp.4876-4883. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.49.12.4876-4883.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel formation by CarO, the carbapenem resistance-associated outer membrane protein of Acinetobacter baumannii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrob Agents Chemother</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.4876-4883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The local pangenome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCB ECCB, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MicroScope platform: 20 years of expertise in microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th MicroScope anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Calteau; David Vallenet, Sep 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN V2: technical enhancement and new features to analyze thousands of prokaryotic genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The local pangenome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pangénomes des microorganismes aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pangénomes, mise à jour et exploitation en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th European Conference on Computational Biology, ECCB 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Barcelona (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depicting microbial species diversity via a partitioned pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Thématique "Pan-génomique végétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Vertes, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Enzyme Discovery: the role of bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans Protéus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Informatics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: a database of pangenome graphs for comparative microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Lemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS 2026 - International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA : comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and axploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an Integrated Platform for the Annotation and Exploration of Microbial Gene Functions through Genomic, Pangenomic and Metabolic Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Microbe Forum 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: exploring GenBank genomes through a resource of pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanFam: a pangenomic workflow for the iterative construction of gene families on thousands of genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on environmental and agronomical genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing prokaryotic transcriptomics in the light of genome data with the MicroScope platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin; Stephane Uroz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2605, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-270, 2022, Methods in Molecular Biology, 978-1-0716-2871-3. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04286744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticidal genes and methods of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bonzom-Audiffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020183022A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetSyn: genomic context exploration of protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panModule: detecting conserved modules in the variable regions of a pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2019 : CID 51 Modélisation mathématique, informatique et physique pour les sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national de la recherche scientifique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des génomes au métabolisme des microorganismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université d'Évry-Val-d'Essonne, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04355465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Vallenet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6648-0332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114897573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202193397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357813072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of $Hyphomicrobium/ sp$ . strain 1Nfss2.1 from marine sediments of the Berre lagoon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00254-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05163110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Nitratireductor aquimarinus strain MNA2.1 isolated from sediments of the Berre lagoon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00259-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotactic bacteria affiliated with diverse &amp;lt;i&amp;gt;Pseudomonadota&amp;lt;/i&amp;gt; families biomineralize intracellular Ca-carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.wrae260. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model industrial workhorse: $Bacillus\ subtilis$ strain 168 and its genome after a quarter of a century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Bremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Helmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1203-1231. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.14257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel binary pesticidal protein from Chryseobacterium arthrosphaerae controls western corn rootworm by a different mode of action to existing commercial pesticidal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano E Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man P Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0267220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0267220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04285418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosome proteins belong to universal protein families involved in many cell processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (39), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2208648119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the functional annotation of protein families: a community perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie De Crecy-Lagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Amorin De Hegedus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Babor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baac062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogroup stability contrasts with high within sequence type complex dynamics of Escherichia coli bloodstream infection isolates over a 12-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From strain characterization to field authorization: highlights on $Bacillus\ velezensis$ strain B25 beneficial properties for plants and its activities on phytopathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.e1924. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04284767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogroup stability contrasts with high within sequence type complex dynamics of Escherichia coli bloodstream infection isolates over a 12-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (Supplément 2), pp.i651 - i658. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a complete set of Neisseria meningitidis mutants and its use for the phenotypic profiling of this human pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gurung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cehovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5541. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectosymbiotic bacteria at the origin of magnetoreception in a marine protist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.1088-1095. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-019-0432-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02122376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (D1), pp.D579-D589. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope—an integrated resource for community expertise of gene functions and comparative analysis of microbial genomic and metabolic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.1071-1084. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbx113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROOLS: reactive graph reasoning for genome annotation through biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.132. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04313474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlaScope: a targeted approach to assess the plasmidome from genome assemblies at the species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Decousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.000211. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Ancestral Escherich Strain through Culture Collections: an Example of Allopatric Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mercier-Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSphere.00553-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Profiles of Nod Factor-independent Symbiosis in the Tropical Legume Aeschynomene evenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Czernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10934. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29301-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus subtilis, the model Gram-positive bacterium: 20years of annotation refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Borriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo P. C. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral Genome Estimation Reveals the History of Ecological Diversification in Agrobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.3413 - 3431. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope in 2017: an expanding and evolving integrated resource for community expertise of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (D1), pp.D517-D528. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and diversity of the IrrE/DdrO-controlled radiation response in radiation-resistant Deinococcus bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.477 - 477. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Bradyrhizobium sp. ORS285, a photosynthetic strain able to establish Nod factor-dependent or Nod factor-independent symbiosis with aeschynomene legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (30), pp.e00421-17. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00421-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04315748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Bacillus methylotrophicus Strain B25, a Potential Plant Growth-Promoting Rhizobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mairey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00058-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revisited genome of Pseudomonas putida KT2440 enlightens its value as a robust metabolic chassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben G. A. Van Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Lopez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.3403-3424. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new network representation of the metabolism to detect chemical transformation modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sorokina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.385. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04573300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the orphan enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sorokina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6150-9-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing and proteogenomics reveal the importance of leaderless mRNAs in the radiation-tolerant bacterium $Deinococcus\ deserti$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Ludanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.932-948. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinorhizobium strains comprising five genospecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Sugawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Badgley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Unno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.R17. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-2-r17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsène-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochier-Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (5), pp.934-53. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated metabolic view of the Bacillus subtilis 168 genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sekowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_4), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.064691-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nocardia cyriacigeorgica GUH-2 genome shows ongoing adaptation of an environmental Actinobacteria to a pathogen's lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Human- and Animal-Pathogenic Strain Nocardia cyriacigeorgica GUH-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (8), pp.2098-2099. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00161-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Micromonospora lupini Lupac 08, Isolated from Root Nodules of Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alonso-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacigalupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (15), pp.4135-4135. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00628-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct co-evolution patterns of genes associated to DNA polymerase III DnaE and PolC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CanOE strategy: integrating genomic and metabolic contexts across multiple prokaryote genomes to find candidate genes for orphan enzymes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope—an integrated microbial resource for the curation and comparative analysis of genomic and metabolic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (D1), pp.D636 - D647. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Aeschynomene Symbionts: Insights into the Ecological Lifestyle of Nod-Independent Photosynthetic Bradyrhizobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Vermeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.35-61. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes3010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic diversity among main microorganisms inside an arsenic-rich ecosystem revealed by meta-and proteo-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heinrich-Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goulhen-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arsène-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (11), pp.1735-1747. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reannotation of the genome sequence of Clostridium difficile strain 630.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boursaux-Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thibonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Moszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1193-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.030452-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01370838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralstonia syzygii, the Blood Disease Bacterium and Some Asian R. solanacearum Strains Form a Single Genomic Species Despite Divergent Lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24356. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Streptomyces cattleya NRRL 8057, a Producer of Antibiotics and Fluorometabolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5055-6. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05583-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and Panmetabolism in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (6), pp.1461 - 1472. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01192-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale transposon mutagenesis of photosynthetic &amp;lt;em&amp;gt;Bradyrhizobium&amp;lt;/em&amp;gt; sp. strain ORS278 reveals new genetic loci putatively important for nod-independent symbiosis with &amp;lt;em&amp;gt;Aeschynomene&amp;lt;/em&amp;gt; indica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hannibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (6), pp.760-770. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frankia alni Symbiotic Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Queiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a consortium sequence to a unified sequence: the Bacillus subtilis 168 reference genome a decade later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 155 (6), pp.1758-1775. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.027839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a platform for microbial genome annotation and comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, bap021. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bap021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMeSys: a biological resource for narrowing the gap between sequence and function in the human pathogen Neisseria meningitidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ewles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mouzé-Soulama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.R110. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00663857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylobacterium Genome Sequences: A Reference Blueprint to Investigate Microbial Metabolism of C1 Compounds from Natural and Industrial Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Chistoserdova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Chun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bringel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.e5584. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative reconstruction of a global metabolic model of Acinetobacter baylyi ADP1 using high-throughput growth phenotype and gene essentiality data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Kreimeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-2-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete collection of single‐gene deletion mutants of Acinetobacter baylyi ADP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.174. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/msb.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of acinetobacters: three genomes for three lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.e1805. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04585511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes Symbioses: Absence of Nod Genes in Photosynthetic Bradyrhizobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Cytryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316, pp.1307 - 1312. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1139548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00151340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.e53. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome characteristics of facultatively symbiotic Frankia sp. strains reflect host range and host plant biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis S. Tisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Peter Gogarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.5798407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00140365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Last Unknown Genes in the Fermentation Pathway of Lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Kreimeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (10), pp.7191-7197. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M609829200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the entomopathogenic and metabolically versatile soil bacterium Pseudomonas entomophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vodovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nat Biotechnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.673-9. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaGe: a microbial genome annotation system supported by synteny results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/NAR/GKJ406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Comparison of the Membrane Subproteomes between a Multidrug-Resistant Acinetobacter baumannii Strain and a Reference Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.3385-3398. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr060372s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel formation by CarO, the carbapenem resistance-associated outer membrane protein of Acinetobacter baumannii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (12), pp.4876-4883. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.49.12.4876-4883.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The local pangenome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCB ECCB, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MicroScope platform: 20 years of expertise in microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th MicroScope anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Calteau; David Vallenet, Sep 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN V2: technical enhancement and new features to analyze thousands of prokaryotic genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The local pangenome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pangénomes des microorganismes aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pangénomes, mise à jour et exploitation en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th European Conference on Computational Biology, ECCB 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Barcelona (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depicting microbial species diversity via a partitioned pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Thématique "Pan-génomique végétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Vertes, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Enzyme Discovery: the role of bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans Protéus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Informatics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: a database of pangenome graphs for comparative microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Lemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS 2026 - International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA : comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and axploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an Integrated Platform for the Annotation and Exploration of Microbial Gene Functions through Genomic, Pangenomic and Metabolic Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Microbe Forum 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: exploring GenBank genomes through a resource of pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanFam: a pangenomic workflow for the iterative construction of gene families on thousands of genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on environmental and agronomical genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing prokaryotic transcriptomics in the light of genome data with the MicroScope platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin; Stephane Uroz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2605, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-270, 2022, Methods in Molecular Biology, 978-1-0716-2871-3. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04286744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticidal genes and methods of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bonzom-Audiffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020183022A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetSyn: genomic context exploration of protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panModule: detecting conserved modules in the variable regions of a pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2019 : CID 51 Modélisation mathématique, informatique et physique pour les sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national de la recherche scientifique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des génomes au métabolisme des microorganismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université d'Évry-Val-d'Essonne, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04355465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89F3BDF9"/>
+    <w:nsid w:val="7A34B952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-vallenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6648-0332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114897573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202193397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357813072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Bremer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harwood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Helmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Jabeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Toth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano E Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man P Huynh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#252;ler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lefevre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208648119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie De Crecy-Lagard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Amorin De Hegedus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arighi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Babor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bateman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier Darty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Condamine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laouenan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00892-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091924" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cehovin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19347-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0432-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Josso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2126-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Decousser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Darty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00553-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29301-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Borriss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Harwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Teulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00421-17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brutel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00058-16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben G. A. Van Heck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13230" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sorokina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0809-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sugawara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Badgley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Unno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-2-r17" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le F&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morgat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.064691-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoropogui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pujic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-286" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00161-12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-69" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002540" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso-Vega" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacigalupe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lajus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00628-12" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578153v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1194" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791870v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Vermeglio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3010035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579060v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jacobs" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024356" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05583-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646830v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieira" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Fevre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01192-10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662597v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bonaldi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fardoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0760" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lenoble" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.027839-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mornico" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bap021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663857v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ewles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouz&#233;-Soulama" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390607v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Chistoserdova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chun Lee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005584" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Fevre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-85" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2008.10" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585511v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nordmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poirel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001805" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151340v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139548" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00140365v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lapierre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S. Tisa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peter Gogarten" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5798407" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502995v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M609829200" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1212" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985559v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/NAR/GKJ406" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339566v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Siroy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060372s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282922v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozzone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.12.4876-4883.2005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313191v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siroy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Molle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestel-Caron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371284v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370626v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360283v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359803v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356328v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358457v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371191v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360324v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371199v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360241v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360076v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359963v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360011v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286744v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experiments.springernature.com/articles/10.1007/978-1-0716-2871-3_13" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_13" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355519v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonzom-Audiffrin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301713v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Langlois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371147v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360199v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04355465v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-vallenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6648-0332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114897573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202193397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357813072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Bremer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harwood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Helmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Jabeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Toth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano E Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man P Huynh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#252;ler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lefevre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208648119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie De Crecy-Lagard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Amorin De Hegedus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arighi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Babor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bateman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier Darty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Condamine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laouenan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00892-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091924" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cehovin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19347-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0432-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Josso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2126-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Decousser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Darty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00553-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29301-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Borriss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Harwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Teulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00421-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brutel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00058-16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben G. A. Van Heck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13230" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sorokina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0809-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sugawara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Badgley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Unno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-2-r17" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le F&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morgat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.064691-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoropogui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pujic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-286" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00161-12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso-Vega" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacigalupe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lajus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00628-12" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-69" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763496v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002540" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578153v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1194" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791870v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Vermeglio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3010035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579060v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jacobs" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024356" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05583-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646830v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieira" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Fevre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01192-10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662597v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bonaldi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fardoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0760" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lenoble" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.027839-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mornico" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bap021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663857v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ewles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouz&#233;-Soulama" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390607v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Chistoserdova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chun Lee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005584" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Fevre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-85" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2008.10" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585511v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nordmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poirel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001805" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151340v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139548" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00140365v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lapierre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S. Tisa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peter Gogarten" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5798407" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502995v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M609829200" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1212" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985559v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/NAR/GKJ406" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339566v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Siroy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060372s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313191v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.49.12.4876-4883.2005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371284v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370626v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360283v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359803v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356328v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358457v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371191v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371243v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360324v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371199v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360241v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360076v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359963v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360011v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experiments.springernature.com/articles/10.1007/978-1-0716-2871-3_13" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_13" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355519v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonzom-Audiffrin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301713v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Langlois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371147v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360199v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04355465v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>