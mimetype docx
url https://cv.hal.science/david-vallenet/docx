--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Vallenet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6648-0332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114897573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202193397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357813072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of $Hyphomicrobium/ sp$ . strain 1Nfss2.1 from marine sediments of the Berre lagoon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00254-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05163110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Nitratireductor aquimarinus strain MNA2.1 isolated from sediments of the Berre lagoon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00259-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotactic bacteria affiliated with diverse &amp;lt;i&amp;gt;Pseudomonadota&amp;lt;/i&amp;gt; families biomineralize intracellular Ca-carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.wrae260. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model industrial workhorse: $Bacillus\ subtilis$ strain 168 and its genome after a quarter of a century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Bremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Helmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1203-1231. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.14257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel binary pesticidal protein from Chryseobacterium arthrosphaerae controls western corn rootworm by a different mode of action to existing commercial pesticidal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano E Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man P Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0267220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0267220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04285418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosome proteins belong to universal protein families involved in many cell processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (39), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2208648119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the functional annotation of protein families: a community perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie De Crecy-Lagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Amorin De Hegedus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Babor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baac062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogroup stability contrasts with high within sequence type complex dynamics of Escherichia coli bloodstream infection isolates over a 12-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From strain characterization to field authorization: highlights on $Bacillus\ velezensis$ strain B25 beneficial properties for plants and its activities on phytopathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.e1924. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04284767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogroup stability contrasts with high within sequence type complex dynamics of Escherichia coli bloodstream infection isolates over a 12-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (Supplément 2), pp.i651 - i658. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a complete set of Neisseria meningitidis mutants and its use for the phenotypic profiling of this human pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gurung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cehovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5541. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectosymbiotic bacteria at the origin of magnetoreception in a marine protist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.1088-1095. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-019-0432-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02122376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (D1), pp.D579-D589. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope—an integrated resource for community expertise of gene functions and comparative analysis of microbial genomic and metabolic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.1071-1084. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbx113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROOLS: reactive graph reasoning for genome annotation through biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.132. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04313474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlaScope: a targeted approach to assess the plasmidome from genome assemblies at the species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Decousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.000211. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Ancestral Escherich Strain through Culture Collections: an Example of Allopatric Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mercier-Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSphere.00553-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Profiles of Nod Factor-independent Symbiosis in the Tropical Legume Aeschynomene evenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Czernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10934. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29301-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus subtilis, the model Gram-positive bacterium: 20years of annotation refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Borriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo P. C. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral Genome Estimation Reveals the History of Ecological Diversification in Agrobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.3413 - 3431. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope in 2017: an expanding and evolving integrated resource for community expertise of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (D1), pp.D517-D528. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and diversity of the IrrE/DdrO-controlled radiation response in radiation-resistant Deinococcus bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.477 - 477. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Bradyrhizobium sp. ORS285, a photosynthetic strain able to establish Nod factor-dependent or Nod factor-independent symbiosis with aeschynomene legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (30), pp.e00421-17. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00421-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04315748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Bacillus methylotrophicus Strain B25, a Potential Plant Growth-Promoting Rhizobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mairey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00058-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revisited genome of Pseudomonas putida KT2440 enlightens its value as a robust metabolic chassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben G. A. Van Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Lopez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.3403-3424. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new network representation of the metabolism to detect chemical transformation modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sorokina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.385. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04573300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the orphan enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sorokina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6150-9-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing and proteogenomics reveal the importance of leaderless mRNAs in the radiation-tolerant bacterium $Deinococcus\ deserti$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Ludanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.932-948. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinorhizobium strains comprising five genospecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Sugawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Badgley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Unno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.R17. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-2-r17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsène-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochier-Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (5), pp.934-53. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated metabolic view of the Bacillus subtilis 168 genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sekowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_4), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.064691-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nocardia cyriacigeorgica GUH-2 genome shows ongoing adaptation of an environmental Actinobacteria to a pathogen's lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Human- and Animal-Pathogenic Strain Nocardia cyriacigeorgica GUH-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (8), pp.2098-2099. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00161-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Micromonospora lupini Lupac 08, Isolated from Root Nodules of Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alonso-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacigalupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (15), pp.4135-4135. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00628-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct co-evolution patterns of genes associated to DNA polymerase III DnaE and PolC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CanOE strategy: integrating genomic and metabolic contexts across multiple prokaryote genomes to find candidate genes for orphan enzymes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope—an integrated microbial resource for the curation and comparative analysis of genomic and metabolic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (D1), pp.D636 - D647. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Aeschynomene Symbionts: Insights into the Ecological Lifestyle of Nod-Independent Photosynthetic Bradyrhizobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Vermeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.35-61. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes3010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic diversity among main microorganisms inside an arsenic-rich ecosystem revealed by meta-and proteo-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heinrich-Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goulhen-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arsène-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (11), pp.1735-1747. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reannotation of the genome sequence of Clostridium difficile strain 630.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boursaux-Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thibonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Moszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1193-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.030452-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01370838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralstonia syzygii, the Blood Disease Bacterium and Some Asian R. solanacearum Strains Form a Single Genomic Species Despite Divergent Lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24356. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Streptomyces cattleya NRRL 8057, a Producer of Antibiotics and Fluorometabolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5055-6. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05583-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and Panmetabolism in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (6), pp.1461 - 1472. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01192-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale transposon mutagenesis of photosynthetic &amp;lt;em&amp;gt;Bradyrhizobium&amp;lt;/em&amp;gt; sp. strain ORS278 reveals new genetic loci putatively important for nod-independent symbiosis with &amp;lt;em&amp;gt;Aeschynomene&amp;lt;/em&amp;gt; indica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hannibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (6), pp.760-770. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frankia alni Symbiotic Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Queiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a consortium sequence to a unified sequence: the Bacillus subtilis 168 reference genome a decade later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 155 (6), pp.1758-1775. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.027839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a platform for microbial genome annotation and comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, bap021. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bap021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMeSys: a biological resource for narrowing the gap between sequence and function in the human pathogen Neisseria meningitidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ewles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mouzé-Soulama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.R110. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00663857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylobacterium Genome Sequences: A Reference Blueprint to Investigate Microbial Metabolism of C1 Compounds from Natural and Industrial Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Chistoserdova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Chun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bringel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.e5584. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative reconstruction of a global metabolic model of Acinetobacter baylyi ADP1 using high-throughput growth phenotype and gene essentiality data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Kreimeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-2-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete collection of single‐gene deletion mutants of Acinetobacter baylyi ADP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.174. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/msb.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of acinetobacters: three genomes for three lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.e1805. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04585511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes Symbioses: Absence of Nod Genes in Photosynthetic Bradyrhizobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Cytryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316, pp.1307 - 1312. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1139548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00151340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.e53. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome characteristics of facultatively symbiotic Frankia sp. strains reflect host range and host plant biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis S. Tisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Peter Gogarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.5798407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00140365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Last Unknown Genes in the Fermentation Pathway of Lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Kreimeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (10), pp.7191-7197. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M609829200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the entomopathogenic and metabolically versatile soil bacterium Pseudomonas entomophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vodovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nat Biotechnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.673-9. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaGe: a microbial genome annotation system supported by synteny results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/NAR/GKJ406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Comparison of the Membrane Subproteomes between a Multidrug-Resistant Acinetobacter baumannii Strain and a Reference Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.3385-3398. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr060372s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel formation by CarO, the carbapenem resistance-associated outer membrane protein of Acinetobacter baumannii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (12), pp.4876-4883. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.49.12.4876-4883.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The local pangenome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCB ECCB, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MicroScope platform: 20 years of expertise in microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th MicroScope anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Calteau; David Vallenet, Sep 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN V2: technical enhancement and new features to analyze thousands of prokaryotic genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The local pangenome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pangénomes des microorganismes aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pangénomes, mise à jour et exploitation en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th European Conference on Computational Biology, ECCB 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Barcelona (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depicting microbial species diversity via a partitioned pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Thématique "Pan-génomique végétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Vertes, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Enzyme Discovery: the role of bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans Protéus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Informatics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: a database of pangenome graphs for comparative microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Lemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS 2026 - International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA : comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and axploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an Integrated Platform for the Annotation and Exploration of Microbial Gene Functions through Genomic, Pangenomic and Metabolic Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Microbe Forum 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: exploring GenBank genomes through a resource of pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanFam: a pangenomic workflow for the iterative construction of gene families on thousands of genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on environmental and agronomical genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing prokaryotic transcriptomics in the light of genome data with the MicroScope platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin; Stephane Uroz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2605, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-270, 2022, Methods in Molecular Biology, 978-1-0716-2871-3. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04286744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticidal genes and methods of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bonzom-Audiffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020183022A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetSyn: genomic context exploration of protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panModule: detecting conserved modules in the variable regions of a pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2019 : CID 51 Modélisation mathématique, informatique et physique pour les sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national de la recherche scientifique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des génomes au métabolisme des microorganismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université d'Évry-Val-d'Essonne, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04355465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Vallenet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6648-0332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114897573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202193397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357813072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of $Hyphomicrobium/ sp$ . strain 1Nfss2.1 from marine sediments of the Berre lagoon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00254-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05163110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Nitratireductor aquimarinus strain MNA2.1 isolated from sediments of the Berre lagoon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00259-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotactic bacteria affiliated with diverse &amp;lt;i&amp;gt;Pseudomonadota&amp;lt;/i&amp;gt; families biomineralize intracellular Ca-carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.wrae260. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel binary pesticidal protein from Chryseobacterium arthrosphaerae controls western corn rootworm by a different mode of action to existing commercial pesticidal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano E Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man P Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0267220. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0267220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04285418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model industrial workhorse: $Bacillus\ subtilis$ strain 168 and its genome after a quarter of a century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Bremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Helmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1203-1231. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.14257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04284953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosome proteins belong to universal protein families involved in many cell processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (39), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2208648119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the functional annotation of protein families: a community perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie De Crecy-Lagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Amorin De Hegedus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Babor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baac062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (7), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogroup stability contrasts with high within sequence type complex dynamics of Escherichia coli bloodstream infection isolates over a 12-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogroup stability contrasts with high within sequence type complex dynamics of Escherichia coli bloodstream infection isolates over a 12-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mercier Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13073-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From strain characterization to field authorization: highlights on $Bacillus\ velezensis$ strain B25 beneficial properties for plants and its activities on phytopathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.e1924. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04284767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (Supplément 2), pp.i651 - i658. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a complete set of Neisseria meningitidis mutants and its use for the phenotypic profiling of this human pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gurung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cehovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5541. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectosymbiotic bacteria at the origin of magnetoreception in a marine protist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.1088-1095. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-019-0432-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02122376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (D1), pp.D579-D589. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope—an integrated resource for community expertise of gene functions and comparative analysis of microbial genomic and metabolic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.1071-1084. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbx113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus subtilis, the model Gram-positive bacterium: 20years of annotation refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Borriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo P. C. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROOLS: reactive graph reasoning for genome annotation through biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.132. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04313474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlaScope: a targeted approach to assess the plasmidome from genome assemblies at the species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Decousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.000211. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Ancestral Escherich Strain through Culture Collections: an Example of Allopatric Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mercier-Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSphere.00553-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Profiles of Nod Factor-independent Symbiosis in the Tropical Legume Aeschynomene evenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Czernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10934. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29301-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope in 2017: an expanding and evolving integrated resource for community expertise of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (D1), pp.D517-D528. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and diversity of the IrrE/DdrO-controlled radiation response in radiation-resistant Deinococcus bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.477 - 477. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Bradyrhizobium sp. ORS285, a photosynthetic strain able to establish Nod factor-dependent or Nod factor-independent symbiosis with aeschynomene legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (30), pp.e00421-17. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00421-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04315748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral Genome Estimation Reveals the History of Ecological Diversification in Agrobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.3413 - 3431. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Bacillus methylotrophicus Strain B25, a Potential Plant Growth-Promoting Rhizobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mairey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00058-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revisited genome of Pseudomonas putida KT2440 enlightens its value as a robust metabolic chassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben G. A. Van Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Lopez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.3403-3424. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new network representation of the metabolism to detect chemical transformation modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sorokina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.385. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04573300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the orphan enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sorokina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6150-9-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing and proteogenomics reveal the importance of leaderless mRNAs in the radiation-tolerant bacterium $Deinococcus\ deserti$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Ludanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.932-948. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsène-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochier-Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (5), pp.934-53. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinorhizobium strains comprising five genospecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Sugawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Badgley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Unno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.R17. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-2-r17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated metabolic view of the Bacillus subtilis 168 genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sekowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_4), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.064691-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nocardia cyriacigeorgica GUH-2 genome shows ongoing adaptation of an environmental Actinobacteria to a pathogen's lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Human- and Animal-Pathogenic Strain Nocardia cyriacigeorgica GUH-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (8), pp.2098-2099. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00161-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct co-evolution patterns of genes associated to DNA polymerase III DnaE and PolC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CanOE strategy: integrating genomic and metabolic contexts across multiple prokaryote genomes to find candidate genes for orphan enzymes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Micromonospora lupini Lupac 08, Isolated from Root Nodules of Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alonso-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacigalupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (15), pp.4135-4135. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00628-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope—an integrated microbial resource for the curation and comparative analysis of genomic and metabolic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeni Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (D1), pp.D636 - D647. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Aeschynomene Symbionts: Insights into the Ecological Lifestyle of Nod-Independent Photosynthetic Bradyrhizobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Vermeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.35-61. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes3010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and Panmetabolism in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (6), pp.1461 - 1472. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01192-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic diversity among main microorganisms inside an arsenic-rich ecosystem revealed by meta-and proteo-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heinrich-Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goulhen-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arsène-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (11), pp.1735-1747. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reannotation of the genome sequence of Clostridium difficile strain 630.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Boursaux-Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thibonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Moszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1193-9. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.030452-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01370838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralstonia syzygii, the Blood Disease Bacterium and Some Asian R. solanacearum Strains Form a Single Genomic Species Despite Divergent Lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24356. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Streptomyces cattleya NRRL 8057, a Producer of Antibiotics and Fluorometabolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5055-6. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05583-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale transposon mutagenesis of photosynthetic &amp;lt;em&amp;gt;Bradyrhizobium&amp;lt;/em&amp;gt; sp. strain ORS278 reveals new genetic loci putatively important for nod-independent symbiosis with &amp;lt;em&amp;gt;Aeschynomene&amp;lt;/em&amp;gt; indica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hannibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (6), pp.760-770. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frankia alni Symbiotic Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Queiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a consortium sequence to a unified sequence: the Bacillus subtilis 168 reference genome a decade later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 155 (6), pp.1758-1775. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.027839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a platform for microbial genome annotation and comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mornico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, bap021. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bap021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeMeSys: a biological resource for narrowing the gap between sequence and function in the human pathogen Neisseria meningitidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ewles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mouzé-Soulama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.R110. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00663857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylobacterium Genome Sequences: A Reference Blueprint to Investigate Microbial Metabolism of C1 Compounds from Natural and Industrial Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Chistoserdova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Chun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bringel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.e5584. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete collection of single‐gene deletion mutants of Acinetobacter baylyi ADP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.174. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/msb.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative reconstruction of a global metabolic model of Acinetobacter baylyi ADP1 using high-throughput growth phenotype and gene essentiality data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Kreimeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-2-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of acinetobacters: three genomes for three lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.e1805. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04585511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.e53. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes Symbioses: Absence of Nod Genes in Photosynthetic Bradyrhizobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Cytryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316, pp.1307 - 1312. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1139548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00151340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome characteristics of facultatively symbiotic Frankia sp. strains reflect host range and host plant biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis S. Tisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Peter Gogarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.5798407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00140365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Last Unknown Genes in the Fermentation Pathway of Lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Kreimeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (10), pp.7191-7197. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M609829200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Comparison of the Membrane Subproteomes between a Multidrug-Resistant Acinetobacter baumannii Strain and a Reference Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.3385-3398. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr060372s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the entomopathogenic and metabolically versatile soil bacterium Pseudomonas entomophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vodovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nat Biotechnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.673-9. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaGe: a microbial genome annotation system supported by synteny results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/NAR/GKJ406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel formation by CarO, the carbapenem resistance-associated outer membrane protein of Acinetobacter baumannii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Siroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (12), pp.4876-4883. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.49.12.4876-4883.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The local pangenome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCB ECCB, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MicroScope platform: 20 years of expertise in microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th MicroScope anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Calteau; David Vallenet, Sep 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN V2: technical enhancement and new features to analyze thousands of prokaryotic genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The local pangenome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pangénomes des microorganismes aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pangénomes, mise à jour et exploitation en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panRGP: a pangenome-based method to predict genomic islands and explore their diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th European Conference on Computational Biology, ECCB 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Barcelona (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depicting microbial species diversity via a partitioned pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Thématique "Pan-génomique végétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Vertes, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Congress of European Microbiologists, FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Informatics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Enzyme Discovery: the role of bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans Protéus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: a database of pangenome graphs for comparative microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Lemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS 2026 - International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fernandez De Grado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA : comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and axploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an Integrated Platform for the Annotation and Exploration of Microbial Gene Functions through Genomic, Pangenomic and Metabolic Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Microbe Forum 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: exploring GenBank genomes through a resource of pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanFam: a pangenomic workflow for the iterative construction of gene families on thousands of genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative microbial pangenomics to explore mobilome dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on environmental and agronomical genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and exploration of microbial gene functions through genomic and metabolic comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing prokaryotic transcriptomics in the light of genome data with the MicroScope platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin; Stephane Uroz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2605, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-270, 2022, Methods in Molecular Biology, 978-1-0716-2871-3. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04286744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticidal genes and methods of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bonzom-Audiffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020183022A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetSyn: genomic context exploration of protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panModule: detecting conserved modules in the variable regions of a pangenome graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelme Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Medigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2019 : CID 51 Modélisation mathématique, informatique et physique pour les sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national de la recherche scientifique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des génomes au métabolisme des microorganismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université d'Évry-Val-d'Essonne, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04355465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A34B952"/>
+    <w:nsid w:val="ECABD0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-vallenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6648-0332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114897573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202193397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357813072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Bremer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harwood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Helmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Jabeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Toth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano E Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man P Huynh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#252;ler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lefevre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208648119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie De Crecy-Lagard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Amorin De Hegedus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arighi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Babor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bateman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier Darty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Condamine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laouenan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00892-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091924" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cehovin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19347-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0432-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Josso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2126-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Decousser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Darty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00553-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29301-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Borriss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Harwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Teulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00421-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brutel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00058-16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben G. A. Van Heck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13230" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sorokina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0809-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sugawara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Badgley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Unno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-2-r17" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le F&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morgat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.064691-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoropogui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pujic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-286" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00161-12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso-Vega" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacigalupe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lajus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00628-12" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-69" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763496v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002540" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578153v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1194" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791870v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Vermeglio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3010035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579060v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jacobs" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024356" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05583-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646830v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieira" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Fevre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01192-10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662597v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bonaldi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fardoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0760" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lenoble" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.027839-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mornico" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bap021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663857v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ewles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouz&#233;-Soulama" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390607v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Chistoserdova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chun Lee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005584" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Fevre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-85" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2008.10" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585511v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nordmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poirel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001805" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151340v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139548" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00140365v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lapierre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S. Tisa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peter Gogarten" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5798407" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502995v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M609829200" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1212" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985559v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/NAR/GKJ406" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339566v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Siroy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060372s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313191v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.49.12.4876-4883.2005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371284v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370626v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360283v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359803v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356328v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358457v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371191v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371243v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360324v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371199v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360241v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360076v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359963v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360011v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experiments.springernature.com/articles/10.1007/978-1-0716-2871-3_13" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_13" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355519v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonzom-Audiffrin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301713v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Langlois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371147v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360199v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04355465v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-vallenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6648-0332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114897573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202193397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357813072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Jabeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Toth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano E Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man P Huynh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Bremer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Helmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14257" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#252;ler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lefevre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208648119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie De Crecy-Lagard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Amorin De Hegedus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arighi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Babor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bateman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier Darty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Condamine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laouenan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00892-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa792" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cehovin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19347-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0432-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz926" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbx113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291345v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Borriss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Harwood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04313474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Josso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2126-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Decousser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000211" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Darty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00553-17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29301-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lajus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Teulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00421-17" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brutel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00058-16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben G. A. Van Heck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13230" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sorokina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0809-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sugawara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Badgley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Unno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-2-r17" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sekowska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le F&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morgat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.064691-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoropogui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pujic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-286" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00161-12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-69" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002540" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso-Vega" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacigalupe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lajus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00628-12" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578153v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1194" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791870v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Vermeglio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3010035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Fevre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01192-10" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579060v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jacobs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024356" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628567v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05583-11" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662597v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bonaldi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fardoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0760" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lenoble" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.027839-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mornico" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bap021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663857v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ewles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouz&#233;-Soulama" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390607v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Chistoserdova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chun Lee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005584" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503013v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2008.10" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503057v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Fevre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-85" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04585511v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nordmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poirel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001805" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151340v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139548" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00140365v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lapierre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S. Tisa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peter Gogarten" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5798407" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502995v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M609829200" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339566v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Siroy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060372s" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133119v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1212" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985559v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/NAR/GKJ406" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313191v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.49.12.4876-4883.2005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371284v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370626v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360283v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360257v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360043v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359803v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358401v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359455v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356328v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358457v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371199v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371243v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371191v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360324v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360241v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360076v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359963v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360000v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360011v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358357v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357657v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356218v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286744v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experiments.springernature.com/articles/10.1007/978-1-0716-2871-3_13" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_13" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355519v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonzom-Audiffrin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301713v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Langlois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371147v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360199v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04355465v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>