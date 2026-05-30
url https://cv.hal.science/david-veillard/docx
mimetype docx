--- v0 (2026-05-06)
+++ v1 (2026-05-30)
@@ -388,295 +388,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching from natalizumab administration at the day hospital to administration at home. A 1 year prospective study of patient experience and quality of life in 30 consecutive patients with multiple sclerosis (TYSAD-35)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyadic coping strategies and quality of care experience: An original study of patients living with multiple sclerosis and their caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hamonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ousmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lamy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Michel</w:t>
+                <w:t xml:space="preserve">Z Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2023.104657⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179 (10), pp.1118-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.02.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222855v1</w:t>
+                <w:t xml:space="preserve">hal-04227946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic coping strategies and quality of care experience: An original study of patients living with multiple sclerosis and their caregivers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Ousmen</w:t>
+                <w:t xml:space="preserve">Switching from natalizumab administration at the day hospital to administration at home. A 1 year prospective study of patient experience and quality of life in 30 consecutive patients with multiple sclerosis (TYSAD-35)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Hamidou</w:t>
+                <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 179 (10), pp.1118-1127. </w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.104657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.02.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2023.104657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227946v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-utility of oral methylprednisolone in the treatment of multiple sclerosis relapses: Results from the COPOUSEP trial</w:t>
               </w:r>
@@ -790,295 +790,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the quality of the care pathway for patients with multiple sclerosis in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+                <w:t xml:space="preserve">Developing tools to evaluate quality of care management for patients living with multiple sclerosis: An original French initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+                <w:t xml:space="preserve">V Deburghgraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
+                <w:t xml:space="preserve">E Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gallien</w:t>
+                <w:t xml:space="preserve">M Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 178 (6), pp.580-590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 178 (7), pp.722-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513879v1</w:t>
+                <w:t xml:space="preserve">hal-03594067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing tools to evaluate quality of care management for patients living with multiple sclerosis: An original French initiative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Deburghgraeve</w:t>
+                <w:t xml:space="preserve">Evaluation of the quality of the care pathway for patients with multiple sclerosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Le Page</w:t>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Debouverie</w:t>
+                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Wiertlewski</w:t>
+                <w:t xml:space="preserve">Philippe Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 178 (7), pp.722-731. </w:t>
+              <w:t xml:space="preserve">, 2022, 178 (6), pp.580-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594067v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMILE: a predictive model for Scoring the severity of relapses in MultIple scLErosis</w:t>
               </w:r>
@@ -1103,64 +1103,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-A Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 268 (2), pp.669-679. </w:t>
@@ -1198,51 +1198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the experience of the quality of care of patients living with multiple sclerosis and their caregivers: the MusiCare Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,51 +1250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (3), pp.910-920. </w:t>
@@ -1345,51 +1345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Epidemic:: Regional Organization Centered on Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Cofais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral versus intravenous high-dose methylprednisolone for treatment of relapses in patients with multiple sclerosis (COPOUSEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,51 +1907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Rosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Heautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Larralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (10), pp.685-96. </w:t>
@@ -2384,51 +2384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57F02095"/>
+    <w:nsid w:val="3394F4E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2615,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-veillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4818-0875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059421339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206968139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035841644X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Veillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ousmen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Edan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2023.104657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.072" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Laplaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.06.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.09.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deburghgraeve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debouverie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wiertlewski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lejeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chatton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Laplaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10154-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cofais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Farges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Domecq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daucourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Laplaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamonic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Wardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(15)61137-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mascle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schnell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thebault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Corbineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2012.04.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O'Connor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rosca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejechocard/jeq187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boulmier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2008.06.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Z7196X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Audinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Heautot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larralde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2009.06.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1SNSK8J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-veillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4818-0875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059421339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206968139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035841644X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Veillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ousmen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Edan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.072" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Doyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2023.104657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Laplaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.06.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deburghgraeve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debouverie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wiertlewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.12.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lejeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chatton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Laplaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10154-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cofais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Farges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Domecq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daucourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Laplaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamonic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Wardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(15)61137-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mascle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schnell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thebault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Corbineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2012.04.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O'Connor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rosca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejechocard/jeq187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boulmier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2008.06.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Z7196X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Audinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Heautot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larralde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2009.06.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1SNSK8J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>