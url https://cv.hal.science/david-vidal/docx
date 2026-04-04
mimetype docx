--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -100,217 +100,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relational impacts following a violation of the General Data Protection Regulation (GDPR)</w:t>
+                <w:t xml:space="preserve">Les réactions des consommateurs face aux infractions des entreprises au Règlement Général sur la Protection des Données (RGPD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">41ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452223v1</w:t>
+                <w:t xml:space="preserve">hal-05452227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réactions des consommateurs face aux infractions des entreprises au Règlement Général sur la Protection des Données (RGPD)</w:t>
+                <w:t xml:space="preserve">The relational impacts following a violation of the General Data Protection Regulation (GDPR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">9th French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452227v1</w:t>
+                <w:t xml:space="preserve">hal-05452223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the nutri-score to personal data: the impact of a privacy score on consumer decision-making for connected devices</w:t>
               </w:r>
@@ -588,338 +588,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et stress numérique : observation des comportements au sein d’un appartement connecté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Dis Siri, dis Xiao, que faites-vous de mes données personnelles ? » Influence d’un privacy score sur l’intention d’achat d’un objet connecté : le cas des enceintes connectées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque HUTLaConf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21ème Colloque du Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452236v1</w:t>
+                <w:t xml:space="preserve">hal-03776877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre utile ou ne pas être oublié ? Le rôle des motivations génératives dans la transmission de son héritage numérique sur Facebook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Bien-être et stress numérique : observation des comportements au sein d’un appartement connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Molines</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 38ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque HUTLaConf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682091v1</w:t>
+                <w:t xml:space="preserve">hal-05452236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dis Siri, dis Xiao, que faites-vous de mes données personnelles ? » Influence d’un privacy score sur l’intention d’achat d’un objet connecté : le cas des enceintes connectées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre utile ou ne pas être oublié ? Le rôle des motivations génératives dans la transmission de son héritage numérique sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque du Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 38ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776877v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer la blockchain dans les supply chains : revue de cadrage des revues structurées en gestion, cadre conceptuel et agenda de recherche</w:t>
               </w:r>
@@ -1007,247 +1007,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformative power of blockchain on food supply chain dynamics: Literature review, conceptual framework and research agenda</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion du stress numérique : une variable clé pour les consommateurs dans les relations commerciales digitalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Collegiate Retailing Association (ACRA) 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Collegiate Retailing Association (ACRA), Mar 2022, La Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">38ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616030v1</w:t>
+                <w:t xml:space="preserve">hal-05452245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du stress numérique : une variable clé pour les consommateurs dans les relations commerciales digitalisées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The transformative power of blockchain on food supply chain dynamics: Literature review, conceptual framework and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">American Collegiate Retailing Association (ACRA) 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Collegiate Retailing Association (ACRA), Mar 2022, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452245v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements connectés, stress numérique et phénomène d’accoutumance à la surveillance : une étude exploratoire</w:t>
               </w:r>
@@ -1423,51 +1423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire rire ou faire pleurer ? Impact du procédé publicitaire sur l'intention d'utiliser un service de Digital Afterlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1613,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IPSERA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,51 +2164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? Customers’ reactions faced with the deterioration of a business relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2905,51 +2905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Slimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tanner Jr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01756955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poujol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tanner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1051712X.2017.1345261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-06-2014-0124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-03-2011-0173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Poujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1051712X.2012.621839" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Slimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tanner Jr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01756955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poujol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tanner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1051712X.2017.1345261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-06-2014-0124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-03-2011-0173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Poujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1051712X.2012.621839" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>