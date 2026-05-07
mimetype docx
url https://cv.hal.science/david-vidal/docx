--- v1 (2026-04-04)
+++ v2 (2026-05-07)
@@ -100,217 +100,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réactions des consommateurs face aux infractions des entreprises au Règlement Général sur la Protection des Données (RGPD)</w:t>
+                <w:t xml:space="preserve">The relational impacts following a violation of the General Data Protection Regulation (GDPR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">9th French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452227v1</w:t>
+                <w:t xml:space="preserve">hal-05452223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relational impacts following a violation of the General Data Protection Regulation (GDPR)</w:t>
+                <w:t xml:space="preserve">Les réactions des consommateurs face aux infractions des entreprises au Règlement Général sur la Protection des Données (RGPD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">41ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452223v1</w:t>
+                <w:t xml:space="preserve">hal-05452227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the nutri-score to personal data: the impact of a privacy score on consumer decision-making for connected devices</w:t>
               </w:r>
@@ -588,151 +588,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dis Siri, dis Xiao, que faites-vous de mes données personnelles ? » Influence d’un privacy score sur l’intention d’achat d’un objet connecté : le cas des enceintes connectées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre utile ou ne pas être oublié ? Le rôle des motivations génératives dans la transmission de son héritage numérique sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque du Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 38ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776877v1</w:t>
+                <w:t xml:space="preserve">hal-04682091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et stress numérique : observation des comportements au sein d’un appartement connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -761,165 +761,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque HUTLaConf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre utile ou ne pas être oublié ? Le rôle des motivations génératives dans la transmission de son héritage numérique sur Facebook</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Dis Siri, dis Xiao, que faites-vous de mes données personnelles ? » Influence d’un privacy score sur l’intention d’achat d’un objet connecté : le cas des enceintes connectées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Molines</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 38ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">21ème Colloque du Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682091v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer la blockchain dans les supply chains : revue de cadrage des revues structurées en gestion, cadre conceptuel et agenda de recherche</w:t>
               </w:r>
@@ -1423,51 +1423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire rire ou faire pleurer ? Impact du procédé publicitaire sur l'intention d'utiliser un service de Digital Afterlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2905,51 +2905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Slimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tanner Jr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01756955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poujol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tanner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1051712X.2017.1345261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-06-2014-0124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-03-2011-0173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Poujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1051712X.2012.621839" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Slimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tanner Jr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01756955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poujol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tanner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1051712X.2017.1345261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-06-2014-0124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-03-2011-0173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Poujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01992759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1051712X.2012.621839" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>