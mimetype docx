--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -978,1071 +978,1071 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notations et différences notationnelles dans la philosophie de la pratique mathématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Eine prachtvolle Machine’: Notational innovation and the genesis of the Schubert calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. R. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des sciences, Histoire du texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Twelfth PhilMath Intersem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035556v1</w:t>
+                <w:t xml:space="preserve">hal-04035540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Eine prachtvolle Machine’: Notational innovation and the genesis of the Schubert calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas P. R. Michel</w:t>
+                <w:t xml:space="preserve">John Venn's pluralism regarding logical forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Waszek</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth PhilMath Intersem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Philosophical Roots of Mathematical Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035540v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Venn's pluralism regarding logical forms</w:t>
+                <w:t xml:space="preserve">Representations and Infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Roots of Mathematical Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Histoire et philosophie de l'infini mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035485v1</w:t>
+                <w:t xml:space="preserve">hal-04035554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations and Infinity</w:t>
+                <w:t xml:space="preserve">Are larger studies always better? Sample size and data pooling effects in research communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et philosophie de l'infini mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PSA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035554v1</w:t>
+                <w:t xml:space="preserve">hal-04034944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are larger studies always better? Sample size and data pooling effects in research communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Eine prachtvolle Machine’: The Role of Notations in the Genesis of Schubert's Enumerative Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. R. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Pittsburgh (PA), United States</w:t>
+              <w:t xml:space="preserve">Conférence de la Revue d'Histoire des Mathématiques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034944v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Eine prachtvolle Machine’: The Role of Notations in the Genesis of Schubert's Enumerative Calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boole against Frege, or how to think about symbolic calculi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Revue d'Histoire des Mathématiques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">Formalism, Formalization, Intuition and Understanding Project Closing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035545v1</w:t>
+                <w:t xml:space="preserve">hal-04035542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boole against Frege, or how to think about symbolic calculi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">John Venn's pluralism regarding logical forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formalism, Formalization, Intuition and Understanding Project Closing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Münich, Germany</w:t>
+              <w:t xml:space="preserve">Book launch workshop of Lukas Verburgt's /John Venn: A Life in Logic/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne (Leyde), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035542v1</w:t>
+                <w:t xml:space="preserve">hal-04035551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Venn's pluralism regarding logical forms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Notations et différences notationnelles dans la philosophie de la pratique mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book launch workshop of Lukas Verburgt's /John Venn: A Life in Logic/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, En ligne (Leyde), Netherlands</w:t>
+              <w:t xml:space="preserve">Histoire des sciences, Histoire du texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035551v1</w:t>
+                <w:t xml:space="preserve">hal-04035556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uninterpretable symbols, algebra, and instrumentalism in Boole</w:t>
+                <w:t xml:space="preserve">Le ‘calcul logique’: méthode ou règles ? Boole contre Frege sur les buts d'un calcul logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text-Driven Approaches to the Philosophy of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
+              <w:t xml:space="preserve">Journées scientifiques des AHP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035486v1</w:t>
+                <w:t xml:space="preserve">hal-04035490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ‘calcul logique’: méthode ou règles ? Boole contre Frege sur les buts d'un calcul logique</w:t>
+                <w:t xml:space="preserve">Notational naturality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques des AHP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">British Society for the History of Mathematics / Canadian Society for the History and Philosophy of Mathematics Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne (St Andrews), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035490v1</w:t>
+                <w:t xml:space="preserve">hal-04035478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notational naturality</w:t>
+                <w:t xml:space="preserve">Naturality of definitions and of notations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for the History of Mathematics / Canadian Society for the History and Philosophy of Mathematics Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne (St Andrews), United Kingdom</w:t>
+              <w:t xml:space="preserve">Sixth International Meeting of the Association for the Philosophy of Mathematical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne (Chapman University, Orange, CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035478v1</w:t>
+                <w:t xml:space="preserve">hal-04035476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturality of definitions and of notations</w:t>
+                <w:t xml:space="preserve">‘Informational Equivalence’ but ‘Computational differences’? Herbert Simon on representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Meeting of the Association for the Philosophy of Mathematical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne (Chapman University, Orange, CA), United States</w:t>
+              <w:t xml:space="preserve">History and Philosophy of Computing (HaPoC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035476v1</w:t>
+                <w:t xml:space="preserve">hal-04035481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Informational Equivalence’ but ‘Computational differences’? Herbert Simon on representations</w:t>
+                <w:t xml:space="preserve">Clever Artifice or Signpost to the Hidden Nature of Things? Leibniz's Analogy of Powers and Differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History and Philosophy of Computing (HaPoC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">History of Science Society Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne (New Orleans, LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035481v1</w:t>
+                <w:t xml:space="preserve">hal-04035480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clever Artifice or Signpost to the Hidden Nature of Things? Leibniz's Analogy of Powers and Differences</w:t>
+                <w:t xml:space="preserve">Uninterpretable symbols, algebra, and instrumentalism in Boole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Waszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Science Society Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne (New Orleans, LA), United States</w:t>
+              <w:t xml:space="preserve">Text-Driven Approaches to the Philosophy of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035480v1</w:t>
+                <w:t xml:space="preserve">hal-04035486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2118,51 +2118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB1FFA97"/>
+    <w:nsid w:val="D7AACFD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2349,51 +2349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-waszek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8377-8210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Waszek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-026-05457-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2025.2550132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-023-09630-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlimm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-021-03318-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.251.0.3288640" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95201-3_7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91376-6_35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. R. Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Imbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-waszek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8377-8210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Waszek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-026-05457-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2025.2550132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-023-09630-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlimm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-021-03318-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.251.0.3288640" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95201-3_7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91376-6_35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. R. Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Imbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>