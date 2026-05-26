--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -2118,51 +2118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7AACFD2"/>
+    <w:nsid w:val="B0E7B899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>