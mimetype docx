--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -313,51 +313,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Bezshyyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (11), pp.P11027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/17/11/P11027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
@@ -940,51 +940,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deb Sankar Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 856, pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">