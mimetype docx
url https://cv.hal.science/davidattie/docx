--- v1 (2026-04-13)
+++ v2 (2026-05-11)
@@ -66,2010 +66,1876 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
-[...1071 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulated resistive anode bulk Micromegas detectors for the T2K experiment TPC upgrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Vienna Conference on Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Wien, Austria. pp.167582, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion backflow studies related to a proposed micromegas based TPC for the International Linear Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deb Sankar Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purba Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supratik Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayana Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd DAE-BRNS High Energy Physics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Delhi, India. pp.505-507, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73171-1_118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Electrostatic Field Distortion on LPTPC End-Plates based on Bulk Micromegas Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purba Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deb Sankar Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supratik Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayana Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeb Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Micro Pattern Gaseous Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Trieste, Italy. pp.06007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201817406007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HARPO, prototype of a gamma-ray polarimeter: Results of a polarised photon beam test between 1.7 and 74 MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC 2017 - 35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.818, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.301.0818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronics for HARPO: Design, development and validation of electronics for a high performance polarised-Gamma-ray detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Geerebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Frotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berrie Giebels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE-NPSS Real Time Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Padua, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RTC.2016.7543098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double-hit separation and dE/dx resolution of a time projection chamber with GEM readout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumi Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ties Behnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellerive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Bezshyyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.P11027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/11/P11027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Status and Future Developments of Micromegas Detectors for Physics and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Aune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bossù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appl.Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.5362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11125362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of track distortion in the Large Prototype TPC with end-plate based on bulk Micromegas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deb Sankar Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purba Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratik Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayana Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (07), pp.P07030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/07/P07030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of high-definition muon telescopes and muography of the Great Pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Procureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.521 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a big void in Khufu’s Pyramid by observation of cosmic-ray muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunihiro Morishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuaki Kuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Nishio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuko Kitagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Manabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 542, pp.386-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature24647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630260v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A time projection chamber with GEM-based readout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ties Behnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bellerive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Bezshyyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deb Sankar Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 856, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latitude and local time dependence of ULF wave power at the magnetopause,: A Cluster-Double Star study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.A07S09. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JA012780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Large Detector: Interim Design Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Abramowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Agatonovic Jovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Sohail Amjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenfen An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ILD detector at the ILC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Abramowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Agatonovic Jovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Sohail Amjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenfen An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2079,114 +1945,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la réponse instrumentale du spectromètre INTEGRAL/SPI et application à l'observation des raies gamma de la région des Voiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00139311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2333,51 +2199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ballester" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batkiewicz-Kwasniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Aoki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atti&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties Behnke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellerive" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Bezshyyko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/11/P11027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Aune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthoumieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boss&#249;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125362" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Sankar Bhattacharya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purba Bhattacharya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Mukhopadhyay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Majumdar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Sarkar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/07/P07030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Procureur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630260v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiro Morishima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kuno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nishio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuko Kitagawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Manabe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.11.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWXW6TVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73171-1_118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeb Bhattacharya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817406007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauduin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0818" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Geerebaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrie Giebels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2016.7543098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Abramowicz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Agatonovic Jovin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alonso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sohail Amjad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenfen An" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139311v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atti&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Sankar Bhattacharya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purba Bhattacharya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Mukhopadhyay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Majumdar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Sarkar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73171-1_118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeb Bhattacharya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817406007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauduin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Geerebaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frotin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrie Giebels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2016.7543098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Aoki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties Behnke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellerive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Bezshyyko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/11/P11027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Aune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthoumieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boss&#249;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/07/P07030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Procureur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.09.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630260v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiro Morishima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kuno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nishio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuko Kitagawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Manabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.11.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JA012780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWXW6TVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Abramowicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Agatonovic Jovin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sohail Amjad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenfen An" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139311v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>