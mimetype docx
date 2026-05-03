--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -139,1445 +139,1445 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Electron Dynamics in Coupled and Uncoupled HgTe Quantum Dots</w:t>
+                <w:t xml:space="preserve">The Electrochemical and Structural Changes of Phosphorus-Doped TiO 2 through In Situ Raman and In Situ X-Ray Diffraction Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Mizrahi</w:t>
+                <w:t xml:space="preserve">Ayoub El Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weis</w:t>
+                <w:t xml:space="preserve">Mohamed Aqil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Péronne</w:t>
+                <w:t xml:space="preserve">Loubna Hdidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kies</w:t>
+                <w:t xml:space="preserve">Nabil El Halya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khalili</w:t>
+                <w:t xml:space="preserve">Karim El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.12485-12493. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (13), pp.14911-14922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839666v1</w:t>
+                <w:t xml:space="preserve">hal-04614546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical and Structural Changes of Phosphorus-Doped TiO 2 through In Situ Raman and In Situ X-Ray Diffraction Analysis</w:t>
+                <w:t xml:space="preserve">Transient dielectric function dynamics driven by coherent phonons in Bismuth crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub El Bendali</w:t>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aqil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08122⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2024040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614546v1</w:t>
+                <w:t xml:space="preserve">hal-04732898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient dielectric function dynamics driven by coherent phonons in Bismuth crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent phonons in incommensurate LaVS3 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lejman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Boschetto</w:t>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (42), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (1), pp.011903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2024040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0211057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732898v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent phonons in incommensurate LaVS3 crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping the infrared luminescence of colloidal nanocrystals using a dielectric microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lejman</w:t>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Faure</w:t>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cario</w:t>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0211057⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636101v1</w:t>
+                <w:t xml:space="preserve">hal-04541939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the infrared luminescence of colloidal nanocrystals using a dielectric microcavity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropy of coherent phonon in Bismuth crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202403532⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2024041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541939v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of coherent phonon in Bismuth crystal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast Electron Dynamics in Coupled and Uncoupled HgTe Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.38. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.12485-12493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2024041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818575v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoinduced conductivity reduction by bonding orbital control in an incommensurate crystal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of electronic states in the insulating intermediate surface phase of 1T−TaS$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nilforoushan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Jinwei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyan Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongbin Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (13), pp.134306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134306⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (15), pp.155145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.108.155145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300213v1</w:t>
+                <w:t xml:space="preserve">hal-04265782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of electronic states in the insulating intermediate surface phase of 1T−TaS$_2$</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cario</w:t>
+                <w:t xml:space="preserve">Ultrafast photoinduced conductivity reduction by bonding orbital control in an incommensurate crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lejman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+                <w:t xml:space="preserve">N. Nilforoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (15), pp.155145. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.108.155145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265782v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence from Nanocrystals above 2 µm</w:t>
+                <w:t xml:space="preserve">Time-resolved structural dynamics of the out-of-equilibrium charge density wave phase transition in GdTe 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junling Qu</w:t>
+                <w:t xml:space="preserve">I González-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Weis</w:t>
+                <w:t xml:space="preserve">V L R Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+                <w:t xml:space="preserve">D Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
+                <w:t xml:space="preserve">G Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">A Hadj-Azzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.38-44. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.014502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41566-021-00902-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/4.0000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478275v1</w:t>
+                <w:t xml:space="preserve">hal-03329758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved structural dynamics of the out-of-equilibrium charge density wave phase transition in GdTe 3</w:t>
+                <w:t xml:space="preserve">Guided mode resonator coupled with nanocrystal intraband absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I González-Vallejo</w:t>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V L R Jacques</w:t>
+                <w:t xml:space="preserve">Mateusz Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Boschetto</w:t>
+                <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rizza</w:t>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hadj-Azzem</w:t>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.014502. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.985-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/4.0000131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329758v1</w:t>
+                <w:t xml:space="preserve">hal-03564753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided mode resonator coupled with nanocrystal intraband absorption</w:t>
+                <w:t xml:space="preserve">Electroluminescence from Nanocrystals above 2 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (3), pp.985-993. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41566-021-00902-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564753v1</w:t>
+                <w:t xml:space="preserve">hal-03478275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot carrier transport limits the displacive excitation of coherent phonons in bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jnawali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,90 +1667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Caillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nilforoushan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
@@ -1916,290 +1916,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
+                <w:t xml:space="preserve">Ti:sapphire – A theoretical assessment for its spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lantz</w:t>
+                <w:t xml:space="preserve">A. Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mansart</w:t>
+                <w:t xml:space="preserve">J.M. Rax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grieger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Chériaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms13917⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467747v1</w:t>
+                <w:t xml:space="preserve">hal-04631587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti:sapphire – A theoretical assessment for its spectroscopy</w:t>
+                <w:t xml:space="preserve">Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Da Silva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">G. Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nilforoushan,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.037⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631587v1</w:t>
+                <w:t xml:space="preserve">hal-01467747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local response to light excitation in the charge-ordered phase of (EDO-TTF)2SbF6</w:t>
               </w:r>
@@ -2453,51 +2453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Observation of Interlayer Vibrations in Bilayer and Few-Layer Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (7), pp.075120. </w:t>
@@ -2760,51 +2760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gawelda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (25), </w:t>
@@ -2983,559 +2983,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mott transition in Cr-doped V2O3 studied by ultrafast reflectivity: Electron correlation effects on the transient response</w:t>
+                <w:t xml:space="preserve">Ultrafast dynamical response of strongly correlated oxides: role of coherent optical and acoustic oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Mansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">A. Sambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
+                <w:t xml:space="preserve">R. Malaquias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marsi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Granozio Miletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 92 (3), pp.37007. </w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (11), pp.959 - 966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/37007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500340903541072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572606v1</w:t>
+                <w:t xml:space="preserve">hal-00572675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamical response of strongly correlated oxides: role of coherent optical and acoustic oscillations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dielectric function dynamics in bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sambri</w:t>
+                <w:t xml:space="preserve">Thomas Garl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Malaquias</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 57 (11), pp.959 - 966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340903541072⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 57 (11), pp.953 - 958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500341003632670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572675v1</w:t>
+                <w:t xml:space="preserve">hal-00572582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dielectric function dynamics in bismuth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ultrafast transient response and electron-phonon coupling in the iron-pnictide superconductor Ba(Fe1−xCox)2As2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (11), pp.953 - 958. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (2), pp.024513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500341003632670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.024513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572582v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast transient response and electron-phonon coupling in the iron-pnictide superconductor Ba(Fe1−xCox)2As2</w:t>
+                <w:t xml:space="preserve">Mott transition in Cr-doped V2O3 studied by ultrafast reflectivity: Electron correlation effects on the transient response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Mansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (2), pp.024513. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (3), pp.37007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.024513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/37007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572659v1</w:t>
+                <w:t xml:space="preserve">hal-00572606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boschetto et al. Reply:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Gamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,90 +3625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a coherent optical phonon in the iron pnictide superconductor Ba ( Fe 1 − x Co x ) 2 As 2 ( x = 0.06 and 0.08)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing coherently excited optical phonons by extreme ultraviolet radiation with femtosecond time resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,77 +3893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime of optical phonons in fs-laser excited bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Garl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Gamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,51 +4035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Atomic Displacements Recorded in Bismuth by the Optical Reflectivity of Femtosecond Laser-Pulse Excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Gamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Garl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Gamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,77 +4437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coherence properties of a compact and ultrafast laser-produced plasma keV x-ray source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mordovanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4769,51 +4769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (4), pp.045401. </w:t>
@@ -4851,51 +4851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectivity oscillations of fs-laser excited Bismuth : Excitation of coherent phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Gamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei V. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6261, pp.62610N. </w:t>
@@ -4985,51 +4985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-angle convergent-beam setup for femtosecond X-ray crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,64 +5189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Péronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5314,106 +5314,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Optical Materials (IS-OM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Villerbanne, France. pp.33 - 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5469,51 +5469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
@@ -5711,51 +5711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Mizrahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02482" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04614546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Bendali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aqil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hdidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Halya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ouardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732898v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04818575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Dong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Qi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongbin Shin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-021-00902-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gonz&#225;lez-Vallejo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L R Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boschetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rizza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj-Azzem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000131" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jnawali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sciaini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056813" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mansart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grieger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13917" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04631587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rax" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRP0FRN4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01011937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Perfetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Malard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hung Lui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Fai Mak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl401713h" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075120" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl301035x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Rueda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gawelda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601478" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mansart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/37007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sambri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malaquias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granozio Miletto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903541072" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003632670" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024513" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Gamaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Rode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luther-Davies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glijer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.029702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.172504" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966180" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4575-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JFZ338C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.027404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Artemiev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754624" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordovanakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Hou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2426941" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516694v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2685-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53D95R2T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Rode" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669618" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889802023452" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MXKB99H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;ronne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lample" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515258v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04614546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Bendali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aqil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hdidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Halya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ouardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732898v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04818575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Mizrahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Qi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongbin Shin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gonz&#225;lez-Vallejo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L R Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boschetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rizza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj-Azzem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-021-00902-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jnawali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sciaini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056813" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04631587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRP0FRN4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lantz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mansart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grieger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13917" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01011937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Perfetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Malard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hung Lui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Fai Mak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl401713h" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075120" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl301035x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Rueda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gawelda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601478" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mansart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sambri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malaquias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granozio Miletto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903541072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003632670" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024513" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/37007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Gamaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Rode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luther-Davies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glijer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.029702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.172504" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966180" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4575-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JFZ338C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.027404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Artemiev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754624" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordovanakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Hou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2426941" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516694v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2685-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53D95R2T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Rode" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669618" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889802023452" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MXKB99H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;ronne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lample" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515258v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>