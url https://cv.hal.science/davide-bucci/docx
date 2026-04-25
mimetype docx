--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1089,291 +1089,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsensing of plutonium with a glass optofluidic device</w:t>
+                <w:t xml:space="preserve">Micro-structuration of a sol-gel architecture for channel waveguide / diffraction grating coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Allenet</w:t>
+                <w:t xml:space="preserve">M. Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Geoffray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Canto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.58.6.060502⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157782v1</w:t>
+                <w:t xml:space="preserve">hal-02099741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-structuration of a sol-gel architecture for channel waveguide / diffraction grating coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsensing of plutonium with a glass optofluidic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnel</w:t>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Riassetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Bucci</w:t>
+                <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Langlet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92, pp.36-45. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (06), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.58.6.060502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099741v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost effective laser structuration of optical waveguides on thin glass interposer</w:t>
               </w:r>
@@ -1627,77 +1627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Opto-fluidic Microsystem Dedicated to Chemical Analysis in a Nuclear Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,269 +1755,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light absorption processes and optimization of ZnO/CdTe core–shell nanowire arrays for nanostructured solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+                <w:t xml:space="preserve">Hybrid erbium-doped DFB waveguide laser made by wafer bonding of two ion-exchanged glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (6), pp.7466-7470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961487v1</w:t>
+                <w:t xml:space="preserve">hal-01962068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid erbium-doped DFB waveguide laser made by wafer bonding of two ion-exchanged glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light absorption processes and optimization of ZnO/CdTe core–shell nanowire arrays for nanostructured solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Zanuccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Casale</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (7), pp.075401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/7/075401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962068v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Simulation of Multijunction Solar Cells Based on III-V Nanowires on Silicon</w:t>
               </w:r>
@@ -2176,64 +2176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Zanuccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (S4), pp.A1174-A1189. </w:t>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zanuccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2399,286 +2399,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal microfluidic sensor based on an integrated Young interferometer made by ion exchange in glass</w:t>
+                <w:t xml:space="preserve">Micro-analysis of Lanthanides and Actinides: A New Approach by a Co-integration of Optical and Fluidic Guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schimpf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bucci</w:t>
+                <w:t xml:space="preserve">E. Jardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nannini</w:t>
+                <w:t xml:space="preserve">F. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Couston</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, International Conference on Nuclear Chemistry for Sustainable Fuel Cycles (ATALANTE) Sep 2012 Montpellier, 7, pp.685-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977018v1</w:t>
+                <w:t xml:space="preserve">hal-01972406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-analysis of Lanthanides and Actinides: A New Approach by a Co-integration of Optical and Fluidic Guides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photothermal microfluidic sensor based on an integrated Young interferometer made by ion exchange in glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Canto</w:t>
+                <w:t xml:space="preserve">A. Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Couston</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972406v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the 3D Aperiodic Fourier Modal Method using arc elements in curvilinear coordinates</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum Biasing of VCSEL Diodes for All-Optical Up-Conversion of OFDM Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schimpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,273 +3975,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and assessment of a new micro-structured fluorescent sol-gel architecture intended for optical sensing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Invited] Functional packaging of RF, mmW and photonic functions based on femtosecond laser micromachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybelle Belem-Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">19th International Nanotech Symposium NANO KOREA 2021, TS10-Nanofabrication &amp; Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485597v1</w:t>
+                <w:t xml:space="preserve">hal-03582878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Functional packaging of RF, mmW and photonic functions based on femtosecond laser micromachining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and assessment of a new micro-structured fluorescent sol-gel architecture intended for optical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Nanotech Symposium NANO KOREA 2021, TS10-Nanofabrication &amp; Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582878v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs optofluidiques pour environnement hostile</w:t>
               </w:r>
@@ -4303,286 +4303,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery of critical metals from electronic waste (WEEE) by applying a selected bacterial consortium as a nature-based solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poëtte</w:t>
+                <w:t xml:space="preserve">Jean Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE25 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.17850 - 17856, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694558v1</w:t>
+                <w:t xml:space="preserve">hal-05410816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of critical metals from electronic waste (WEEE) by applying a selected bacterial consortium as a nature-based solution.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Crouzet</w:t>
+                <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE25 Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410816v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond pulsed laser for advanced photonic packaging</w:t>
               </w:r>
@@ -4696,485 +4696,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opto-electrical simulation of III-V nanowire based tandem solar cells on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.120001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015709v1</w:t>
+                <w:t xml:space="preserve">hal-01959085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical simulation of III-V nanowire based tandem solar cells on Si</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single mode polymer optical waveguides and out-of-plane coupling structure on a glass substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5049318⟩</w:t>
+              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959085v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single mode polymer optical waveguides and out-of-plane coupling structure on a glass substrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Gianesello</w:t>
+                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961666v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optofluidic Integrated Sensor on Glass for Harsh Environment Measurements: Case of Plutonium(VI) in Nitric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,64 +5212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,51 +5398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States. pp.101060U, </w:t>
@@ -5605,103 +5605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de spectres d’absorption de plutonium(VI) en acide nitrique par un capteur optofluidique integré sur verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -6144,64 +6144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.975011, </w:t>
@@ -6252,51 +6252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,652 +6341,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical simulation of absorption in tandem solar cells based on III-V nanowires on silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enablement of advanced silicon photonics optical passive library design leveraging silicon based RF passive development methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Maryasin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Michallon</w:t>
+                <w:t xml:space="preserve">F. Ayi-Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benali</w:t>
+                <w:t xml:space="preserve">H. Petiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Photovoltaic Technical Conference (PVTC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE 16th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489057v1</w:t>
+                <w:t xml:space="preserve">hal-01962061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical simulations of tandem solar cells based on III-V nanowires on silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Panicco</w:t>
+                <w:t xml:space="preserve">Development of an opto-fluidic microsystem dedicated to chemical analysis in a nuclear environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">5th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072267v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enablement of advanced silicon photonics optical passive library design leveraging silicon based RF passive development methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gianesello</w:t>
+                <w:t xml:space="preserve">Core-shell AlGaAs nanowires for high efficiency tandem solar cell on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 16th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962061v1</w:t>
+                <w:t xml:space="preserve">hal-02072400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an opto-fluidic microsystem dedicated to chemical analysis in a nuclear environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bucci</w:t>
+                <w:t xml:space="preserve">Opto-electrical simulations of tandem solar cells based on III-V nanowires on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441894v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell AlGaAs nanowires for high efficiency tandem solar cell on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">Optical simulation of absorption in tandem solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">7th Photovoltaic Technical Conference (PVTC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072400v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-catalyzed growth of Ga(Al)As nanowires for solar cells on silicon</w:t>
               </w:r>
@@ -7503,51 +7503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7579,476 +7579,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Passerini</w:t>
+                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959286v1</w:t>
+                <w:t xml:space="preserve">hal-02010314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical simulation of multijunction solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS, Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010314v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical simulation of multijunction solar cells based on III-V nanowires on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
+                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS, Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.1084-1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2014.6925103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489808v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass integrated nanochannel waveguide for concentration measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Francisco, United States. </w:t>
@@ -8138,51 +8138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
@@ -8358,51 +8358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
@@ -8431,77 +8431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.55 μm hybrid waveguide laser made by ion-exchange and wafer bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8561,51 +8561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum source based on ion-exchanged Neodymium doped Q-switched laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,103 +8669,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and integrated optics glass sensor for in-line microprobing of nuclear samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schimpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Ghent, Belgium. </w:t>
@@ -9015,51 +9015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cost optical up-conversion of IR-UWB signals beyond the relaxation frequency of a vertical cavity surface emitting laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schimpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10215,51 +10215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light trapping and physical properties of ZnO / CdTe core shell nanowire arrays for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10379,51 +10379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10625,51 +10625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Zanuccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Fiegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10898,51 +10898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US9285304B2. PHOTO. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11157,51 +11157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDCF091D"/>
+    <w:nsid w:val="1F1BF257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11388,51 +11388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-bucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0666-8397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114135851" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04143052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Marzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.6.060502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly-Eli Ayi-Yovo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2732461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zanuccoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/7/075401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.351" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1174" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanuccoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.10.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimpf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nannini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couston" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.000367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamadeleine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485597v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelle Belem-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546461" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillerme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252190" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212646" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayi-Yovo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petiton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie de Bonnault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. .J. Zermatten" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077648" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972378v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002431" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918561v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965009v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172925" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603655v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840686" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Macedo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gluck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590595" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757071v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiegna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961137v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119405177" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011659v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jardinier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133672v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-bucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0666-8397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114135851" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04143052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Marzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.6.060502" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly-Eli Ayi-Yovo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2732461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zanuccoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/7/075401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.351" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1174" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanuccoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.10.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimpf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nannini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.000367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamadeleine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelle Belem-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546461" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillerme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252190" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212646" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayi-Yovo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petiton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie de Bonnault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. .J. Zermatten" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077648" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972378v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002431" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918561v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965009v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172925" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603655v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840686" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Macedo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gluck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590595" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757071v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiegna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961137v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119405177" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011659v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jardinier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133672v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>