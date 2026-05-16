--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1089,291 +1089,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-structuration of a sol-gel architecture for channel waveguide / diffraction grating coupling</w:t>
+                <w:t xml:space="preserve">Microsensing of plutonium with a glass optofluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnel</w:t>
+                <w:t xml:space="preserve">Timothee Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Riassetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Bucci</w:t>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Langlet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.009⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (06), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.58.6.060502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099741v1</w:t>
+                <w:t xml:space="preserve">hal-02157782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsensing of plutonium with a glass optofluidic device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-structuration of a sol-gel architecture for channel waveguide / diffraction grating coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Geoffray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">M. Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Canto</w:t>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (06), pp.1. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.36-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.58.6.060502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157782v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost effective laser structuration of optical waveguides on thin glass interposer</w:t>
               </w:r>
@@ -1627,77 +1627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Opto-fluidic Microsystem Dedicated to Chemical Analysis in a Nuclear Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,286 +2399,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-analysis of Lanthanides and Actinides: A New Approach by a Co-integration of Optical and Fluidic Guides</w:t>
+                <w:t xml:space="preserve">Photothermal microfluidic sensor based on an integrated Young interferometer made by ion exchange in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jardinier</w:t>
+                <w:t xml:space="preserve">A. Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Canto</w:t>
+                <w:t xml:space="preserve">M. Nannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Couston</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972406v1</w:t>
+                <w:t xml:space="preserve">hal-00977018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal microfluidic sensor based on an integrated Young interferometer made by ion exchange in glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-analysis of Lanthanides and Actinides: A New Approach by a Co-integration of Optical and Fluidic Guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schimpf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Nannini</w:t>
+                <w:t xml:space="preserve">F. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Couston</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, International Conference on Nuclear Chemistry for Sustainable Fuel Cycles (ATALANTE) Sep 2012 Montpellier, 7, pp.685-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977018v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the 3D Aperiodic Fourier Modal Method using arc elements in curvilinear coordinates</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum Biasing of VCSEL Diodes for All-Optical Up-Conversion of OFDM Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schimpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,51 +3331,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4221,259 +4221,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs optofluidiques pour environnement hostile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présélection de traitement de surface sur verre selon leur compatibilité bactérienne en vue d’élaborer un biocapteur évaluant la qualité environnementale de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers nationaux INSIS – INSU (2021) « Instrumentation pour le suivi environnemental » Atelier 1 - Mesure de la qualité de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; IES - Institut d'électronique et des systèmes, Montpellier. Organisation conjointe IES – OREME, Mar 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">Instrumentation pour le suivi environnemental : Mesure de la qualité de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, E-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485605v1</w:t>
+                <w:t xml:space="preserve">hal-05619741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of critical metals from electronic waste (WEEE) by applying a selected bacterial consortium as a nature-based solution.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteurs optofluidiques pour environnement hostile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE25 Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ateliers nationaux INSIS – INSU (2021) « Instrumentation pour le suivi environnemental » Atelier 1 - Mesure de la qualité de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; IES - Institut d'électronique et des systèmes, Montpellier. Organisation conjointe IES – OREME, Mar 2021, Conférence virtuelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410816v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4495,2647 +4486,2656 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Transparent Optical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond pulsed laser for advanced photonic packaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucaud</w:t>
+                <w:t xml:space="preserve">Recovery of critical metals from electronic waste (WEEE) by applying a selected bacterial consortium as a nature-based solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Braud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546374⟩</w:t>
+              <w:t xml:space="preserve">DATE25 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.17850 - 17856, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961743v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical simulation of III-V nanowire based tandem solar cells on Si</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Femtosecond pulsed laser for advanced photonic packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5049318⟩</w:t>
+              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959085v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single mode polymer optical waveguides and out-of-plane coupling structure on a glass substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Hivin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gianesello</w:t>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961666v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opto-electrical simulation of III-V nanowire based tandem solar cells on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.120001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015709v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optofluidic Integrated Sensor on Glass for Harsh Environment Measurements: Case of Plutonium(VI) in Nitric Acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothee Allenet</w:t>
+                <w:t xml:space="preserve">Single mode polymer optical waveguides and out-of-plane coupling structure on a glass substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012154v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+                <w:t xml:space="preserve">Optofluidic Integrated Sensor on Glass for Harsh Environment Measurements: Case of Plutonium(VI) in Nitric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961642v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012337v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optofluidic sensor engineering towards plutonium concentration measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Geoffray</w:t>
+                <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Canto</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961680v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de spectres d’absorption de plutonium(VI) en acide nitrique par un capteur optofluidique integré sur verre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+                <w:t xml:space="preserve">Optofluidic sensor engineering towards plutonium concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Canto</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, United States. pp.101060U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2252190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012105v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules photovoltaïques à base de nanofils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
+                <w:t xml:space="preserve">Mesure de spectres d’absorption de plutonium(VI) en acide nitrique par un capteur optofluidique integré sur verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Energie du Labex LANEF: Photovoltaïque: couches minces et concepts avancés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078057v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETONAN project: high efficiency tandem solar cells based on III-V nanowires on silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un absorbant saturable sol-gel pour les lasers déclenchés en optique intégrée sur verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vettori</w:t>
+                <w:t xml:space="preserve">Thomas Moncond’huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d’Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071013v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un absorbant saturable sol-gel pour les lasers déclenchés en optique intégrée sur verre</w:t>
+                <w:t xml:space="preserve">Cellules photovoltaïques à base de nanofils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moncond’huy</w:t>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Blanc-Mignon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d’Optique Guidée 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Energie du Labex LANEF: Photovoltaïque: couches minces et concepts avancés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618036v1</w:t>
+                <w:t xml:space="preserve">hal-02078057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaged integrated opto-fluidic solution for harmful fluid analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Couston</w:t>
+                <w:t xml:space="preserve">HETONAN project: high efficiency tandem solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961213v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Packaged integrated opto-fluidic solution for harmful fluid analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhoton 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.975011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2212646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010304v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enablement of advanced silicon photonics optical passive library design leveraging silicon based RF passive development methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 16th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t>
+              <w:t xml:space="preserve">Europhoton 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962061v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an opto-fluidic microsystem dedicated to chemical analysis in a nuclear environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Couston</w:t>
+                <w:t xml:space="preserve">Optical simulation of absorption in tandem solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th Photovoltaic Technical Conference (PVTC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441894v1</w:t>
+                <w:t xml:space="preserve">hal-01489057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell AlGaAs nanowires for high efficiency tandem solar cell on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">Enablement of advanced silicon photonics optical passive library design leveraging silicon based RF passive development methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ayi-Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Petiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE 16th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072400v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical simulations of tandem solar cells based on III-V nanowires on silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Panicco</w:t>
+                <w:t xml:space="preserve">Development of an opto-fluidic microsystem dedicated to chemical analysis in a nuclear environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">5th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072267v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical simulation of absorption in tandem solar cells based on III-V nanowires on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benali</w:t>
+                <w:t xml:space="preserve">Core-shell AlGaAs nanowires for high efficiency tandem solar cell on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Photovoltaic Technical Conference (PVTC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489057v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-catalyzed growth of Ga(Al)As nanowires for solar cells on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+                <w:t xml:space="preserve">Opto-electrical simulations of tandem solar cells based on III-V nanowires on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoVoltaic Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489634v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Catalyzed Ga(Al)As Nanowires For Tandem Solar cells on Silicon</w:t>
+                <w:t xml:space="preserve">Self-catalyzed growth of Ga(Al)As nanowires for solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michallon</w:t>
@@ -7149,481 +7149,498 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication (JNTE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
+              <w:t xml:space="preserve">PhotoVoltaic Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489576v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid metallic ion-exchanged waveguides for SPR biological sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Self-Catalyzed Ga(Al)As Nanowires For Tandem Solar cells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. .J. Zermatten</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication (JNTE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972286v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption and physical properties of ZnO/CdTe core shell nanowire arrays for solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid metallic ion-exchanged waveguides for SPR biological sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie de Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Michallon</w:t>
+                <w:t xml:space="preserve">P. .J. Zermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Garnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 E-MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93650D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2077648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016994v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Integrated Optics: past, present and a glimpse to the future</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical absorption and physical properties of ZnO/CdTe core shell nanowire arrays for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+              <w:t xml:space="preserve">2014 E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010759v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
+                <w:t xml:space="preserve">Glass Integrated Optics: past, present and a glimpse to the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
@@ -7641,2108 +7658,2216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010314v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical simulation of multijunction solar cells based on III-V nanowires on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
+                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS, Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.1084-1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2014.6925103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489808v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Passerini</w:t>
+                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959286v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass integrated nanochannel waveguide for concentration measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Magnaldo</w:t>
+                <w:t xml:space="preserve">Optical simulation of multijunction solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS, Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972378v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal Microfluidic Chemical Sensor Made by Integrated Optics on Glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armin Schimpf</w:t>
+                <w:t xml:space="preserve">Glass integrated nanochannel waveguide for concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2002431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917753v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode modale de Fourier aux guides d'onde courbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photothermal Microfluidic Chemical Sensor Made by Integrated Optics on Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion thématique GT1-GT2 GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Ondes, 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918561v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a single-mode cost-effective pumping scheme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application de la méthode modale de Fourier aux guides d'onde courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Réunion thématique GT1-GT2 GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Ondes, 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917915v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.55 μm hybrid waveguide laser made by ion-exchange and wafer bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Casale</w:t>
+                <w:t xml:space="preserve">Development of a single-mode cost-effective pumping scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nappez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965009v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum source based on ion-exchanged Neodymium doped Q-switched laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Charlet</w:t>
+                <w:t xml:space="preserve">1.55 μm hybrid waveguide laser made by ion-exchange and wafer bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States. pp.826409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.909880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917910v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics and integrated optics glass sensor for in-line microprobing of nuclear samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Canto</w:t>
+                <w:t xml:space="preserve">Supercontinuum source based on ion-exchanged Neodymium doped Q-switched laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973040v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of propagation modes of bent waveguides and micro-ring resonators by means of the Aperiodic Fourier Modal Method</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microfluidics and integrated optics glass sensor for in-line microprobing of nuclear samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.840686⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603655v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of propagation modes of bent waveguides and micro-ring resonators by means of the Aperiodic Fourier Modal Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du club "optique-microondes" de la SFO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, CA, United States. pp.75970U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398361v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost optical up-conversion of IR-UWB signals beyond the relaxation frequency of a vertical cavity surface emitting laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Schimpf</w:t>
+                <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2008 International Conference on Ultra-Wideband, IEEE ICUWB'2008,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hannover, Germany. pp.25-28</w:t>
+              <w:t xml:space="preserve">Journée du club "optique-microondes" de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397696v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un émetteur compacte pour applications Ultra Large Bande</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
+                <w:t xml:space="preserve">Low cost optical up-conversion of IR-UWB signals beyond the relaxation frequency of a vertical cavity surface emitting laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme colloque international Optique Hertzienne et Dielectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Valence, France</w:t>
+              <w:t xml:space="preserve">IEEE 2008 International Conference on Ultra-Wideband, IEEE ICUWB'2008,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hannover, Germany. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186260v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional integration of passive functions on glass by means of selectively buried waveguides and multiple ion-exchanges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude d'un émetteur compacte pour applications Ultra Large Bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauco Fontgalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19éme colloque international Optique Hertzienne et Dielectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Valence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973003v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a pump/signal multiplexer based on a segmented asymetric Y junction made by silver /sodium ion-exchange on glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Grelin</w:t>
+                <w:t xml:space="preserve">Three-dimensional integration of passive functions on glass by means of selectively buried waveguides and multiple ion-exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.E. Broquin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, 2006, SAN JOSE CA, United States. pp.61230T.1-9, </w:t>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Jose, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.646284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.703295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148198v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodically segmented waveguides made by ion exchanged in glass: application to a TE-pass polarizer and to an asymmetric Y-junction wavelength demultiplexer</w:t>
+                <w:t xml:space="preserve">Study of a pump/signal multiplexer based on a segmented asymetric Y junction made by silver /sodium ion-exchange on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, 2005, SAN JOSE CA, United States. pp.237-245, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.590511⟩</w:t>
+              <w:t xml:space="preserve">, SPIE, 2006, SAN JOSE CA, United States. pp.61230T.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.646284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147995v1</w:t>
+                <w:t xml:space="preserve">hal-00148198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing integrated mirrors realized by silver ion-exchange: application to laser Doppler velocimeter with ultrahigh spatial resolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodically segmented waveguides made by ion exchanged in glass: application to a TE-pass polarizer and to an asymmetric Y-junction wavelength demultiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benech</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optoelectronic Devices 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.590595⟩</w:t>
+              <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2005, SAN JOSE CA, United States. pp.237-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395428v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focusing integrated mirrors realized by silver ion-exchange: application to laser Doppler velocimeter with ultrahigh spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrated Optoelectronic Devices 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, United States. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de guides d’ondes segmentés monomodes sur une grande plage de longueurs d’onde obtenus par échanges d’ions Ag+/Na+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9784,51 +9909,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.188-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9838,51 +9963,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of optical sensors: Fluorescent architecture channel waveguide / diffraction grating developed by sol-gel processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9937,73 +10062,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Int. Conf. on Materials Science &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of optical sensors: Fluorescent architecture channel waveguide / diffraction grating developed by sol-gel processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10058,73 +10183,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sol-Gel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of sol-gel transducers for chemical optical sensors working in biological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10179,212 +10304,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light trapping and physical properties of ZnO / CdTe core shell nanowire arrays for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Renet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS-Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical absorption and transport mechanisms in ZnO nanowire-based ETA solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10392,106 +10517,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS2014-fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical simulation of ZnO/CdTe core/shell nanowires based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10513,124 +10638,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zanuccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUNCTIONAL OXIDES FOR INTEGRATION IN MICRO AND NANO-ELECTRONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Autrans, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the lattice system of ZnO/CdTe core/shell nanowire arrays on their absorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,88 +10763,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Zanuccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Fiegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-PVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10729,100 +10854,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Electronics for Measuring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2017, Focus Series, M. Mouis, 978178630148, 9781119405177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119405177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10832,65 +10957,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical waveguide comprising a nano-channel and optofluidic sensor using such an optical waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10898,81 +11023,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US9285304B2. PHOTO. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10982,114 +11107,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un duplexeur pompe/signal à base de guides segmentés en optique intégrée sur verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. Institut National Polytechnique de Grenoble - INPG, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00133672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11157,51 +11282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F1BF257"/>
+    <w:nsid w:val="6AA27E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11388,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-bucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0666-8397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114135851" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04143052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Marzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.6.060502" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly-Eli Ayi-Yovo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2732461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zanuccoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/7/075401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.351" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1174" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanuccoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.10.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimpf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nannini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.000367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamadeleine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelle Belem-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546461" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillerme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252190" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212646" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayi-Yovo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petiton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie de Bonnault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. .J. Zermatten" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077648" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972378v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002431" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918561v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965009v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172925" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603655v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840686" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Macedo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gluck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590595" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757071v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiegna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961137v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119405177" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011659v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jardinier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133672v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-bucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0666-8397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114135851" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04143052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Marzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.6.060502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly-Eli Ayi-Yovo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2732461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zanuccoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/7/075401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.351" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1174" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanuccoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.10.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimpf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nannini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couston" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.000367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamadeleine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelle Belem-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01884" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546374" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546461" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillerme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252190" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962061v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayi-Yovo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petiton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489576v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie de Bonnault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. .J. Zermatten" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077648" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489808v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972378v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002431" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918561v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965009v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909880" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172925" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840686" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397696v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186260v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Macedo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395428v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gluck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590595" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757099v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757071v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078457v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiegna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119405177" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011659v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jardinier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>