--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2300,295 +2300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple reaction monitoring mass spectrometry for the discovery of environmentally modulated proteins in an aquatic invertebrate sentinel species, Gammarus fossarum</w:t>
+                <w:t xml:space="preserve">Determination of biomarkers threshold values and illustration of their use for the diagnostic in large-scale freshwater biomonitoring surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120393⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00692-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045037v1</w:t>
+                <w:t xml:space="preserve">hal-04047998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of biomarkers threshold values and illustration of their use for the diagnostic in large-scale freshwater biomonitoring surveys</w:t>
+                <w:t xml:space="preserve">Multiple reaction monitoring mass spectrometry for the discovery of environmentally modulated proteins in an aquatic invertebrate sentinel species, Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise David</w:t>
+                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.115. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.120393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00692-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047998v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun lipidomics and mass spectrometry imaging unveil diversity and dynamics in Gammarus fossarum lipid composition</w:t>
               </w:r>
@@ -3534,51 +3534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayciriex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,1163 +3770,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-expression network analysis identifies gonad- and embryo- associated protein modules in the sentinel species Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Ferrari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44203-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609267v1</w:t>
+                <w:t xml:space="preserve">hal-02622270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo transcriptomes of 14 gammarid individuals for proteogenomic analysis of seven taxonomic groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shotgun proteomics datasets acquired on Gammarus pulex animals sampled from the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pible</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0192-5⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610005v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics in the wild: Accounting for intrapopulation variability improves describing proteome response in a Gammarus pulex field population exposed to cadmium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
+                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105244⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922064v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methylome of the celiac intestinal epithelium harbours genotype-independent alterations in the HLA region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leticia Plaza-Izurieta</w:t>
+                <w:t xml:space="preserve">De novo transcriptomes of 14 gammarid individuals for proteogenomic analysis of seven taxonomic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irati Romero-Garmendia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaia Jauregi-Miguel</w:t>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37746-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0192-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02983598v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicoproteomics: A decade of progress in our understanding of anthropogenic impact on the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative proteomics in the wild: Accounting for intrapopulation variability improves describing proteome response in a Gammarus pulex field population exposed to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.105244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109172v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro transformation of primary human hepatocytes: Epigenetic changes and stemness properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The methylome of the celiac intestinal epithelium harbours genotype-independent alterations in the HLA region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Fernandez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Pez</w:t>
+                <w:t xml:space="preserve">Koldo Garcia-Etxebarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gifu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
+                <w:t xml:space="preserve">Leticia Plaza-Izurieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Fares</w:t>
+                <w:t xml:space="preserve">Irati Romero-Garmendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lopez</w:t>
+                <w:t xml:space="preserve">Amaia Jauregi-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 384, pp.111643 -. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2019.111643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488431v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-expression network analysis identifies gonad- and embryo- associated protein modules in the sentinel species Gammarus fossarum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro transformation of primary human hepatocytes: Epigenetic changes and stemness properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Guery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Koenig</w:t>
+                <w:t xml:space="preserve">Floriane Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44203-5⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 384, pp.111643 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2019.111643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622270v1</w:t>
+                <w:t xml:space="preserve">hal-03488431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun proteomics datasets acquired on Gammarus pulex animals sampled from the wild</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gouveia</w:t>
+                <w:t xml:space="preserve">Ecotoxicoproteomics: A decade of progress in our understanding of anthropogenic impact on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Pible</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.6. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.66-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02610033v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging deeper into the pyriproxyfen-response of the amphipod Gammarus fossarum with a next-generation ultra-high-field Orbitrap analyser: new perspectives for environmental toxicoproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,90 +4990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, expression, and endocrine-disruption of three ecdysone-responsive genes in the sentinel species Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6185,51 +6185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayciriex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6551,51 +6551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E8E8A30"/>
+    <w:nsid w:val="EBE1871A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6782,51 +6782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-degli-esposti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1390-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153085479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1917-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses-pnrest.hal.science/hal-05203710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5949" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Aboud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ruivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sousa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00692-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02385" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnal-Conduzorgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cribiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900261" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0133-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0192-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105244" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fernandez-Jimenez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldo Garcia-Etxebarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Plaza-Izurieta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Romero-Garmendia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Jauregi-Miguel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37746-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.12.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gifu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2019.111643" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44203-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104650" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morando Soffritti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Minardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Bua" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Belpoggi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824315-2.00116-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Detante" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sugier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA114809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04358438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-degli-esposti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1390-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153085479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1917-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses-pnrest.hal.science/hal-05203710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5949" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Aboud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ruivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sousa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00692-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120393" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02385" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnal-Conduzorgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cribiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900261" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0133-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44203-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104650" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0192-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105244" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fernandez-Jimenez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldo Garcia-Etxebarria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Plaza-Izurieta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Romero-Garmendia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Jauregi-Miguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37746-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gifu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2019.111643" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.12.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morando Soffritti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Minardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Bua" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Belpoggi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824315-2.00116-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Detante" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sugier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA114809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04358438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>