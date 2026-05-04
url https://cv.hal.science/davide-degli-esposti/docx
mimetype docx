--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -619,446 +619,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépister les perturbateurs endocriniens en milieux aquatiques</w:t>
+                <w:t xml:space="preserve">ToF-SIMS imaging shows specific lipophilic vitamin alterations in chronic reprotoxicity caused by the emerging contaminant Pravastatin in Gammarus fossarum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.106935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203710v1</w:t>
+                <w:t xml:space="preserve">hal-04565127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during the molting cycle by Zeno SWATH data-independent acquisition coupled with electron activated dissociation and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1304, pp.342533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2024.342533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToF-SIMS imaging shows specific lipophilic vitamin alterations in chronic reprotoxicity caused by the emerging contaminant Pravastatin in Gammarus fossarum.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépister les perturbateurs endocriniens en milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565127v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-activated dissociation (EAD) for the complementary annotation of metabolites and lipids through data-dependent acquisition analysis and feature-based molecular networking, applied to the sentinel amphipod Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 416 (12), pp.2893-2911. </w:t>
@@ -1632,90 +1632,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and perspectives in MS-based omics approaches for ecotoxicology studies: An insight on Gammarids sentinel amphipods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1917,90 +1917,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: investigation of the reproductive cycle of Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 253, pp.123806. </w:t>
@@ -2211,51 +2211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Neuparth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2453,51 +2453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple reaction monitoring mass spectrometry for the discovery of environmentally modulated proteins in an aquatic invertebrate sentinel species, Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,77 +2574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun lipidomics and mass spectrometry imaging unveil diversity and dynamics in Gammarus fossarum lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Knittelfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Testet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2702,334 +2702,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular Distribution of Dietary Methyl-Mercury in Gammarus fossarum and Its Impact on the Amphipod Proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des bioessais écotoxicologiques in situ pour évaluer les impacts biologiques de la contamination chimique des cours d'eau nationaux : l'expérience du gammare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cosio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c02385⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.88-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376460v1</w:t>
+                <w:t xml:space="preserve">hal-03601759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bioessais écotoxicologiques in situ pour évaluer les impacts biologiques de la contamination chimique des cours d'eau nationaux : l'expérience du gammare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+                <w:t xml:space="preserve">Subcellular Distribution of Dietary Methyl-Mercury in Gammarus fossarum and Its Impact on the Amphipod Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perceval</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.88-91. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (15), pp.10514 - 10523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c02385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601759v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-expression network analysis identifies novel molecular pathways associated with cadmium and pyriproxyfen testicular toxicity in Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bonnal-Conduzorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Oetjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (10), pp.1-11. </w:t>
@@ -3560,51 +3560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayciriex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 226, pp.103901. </w:t>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Culotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.7. </w:t>
@@ -3770,1163 +3770,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-expression network analysis identifies gonad- and embryo- associated protein modules in the sentinel species Gammarus fossarum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Guery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Koenig</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44203-5⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622270v1</w:t>
+                <w:t xml:space="preserve">hal-02609267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun proteomics datasets acquired on Gammarus pulex animals sampled from the wild</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">De novo transcriptomes of 14 gammarid individuals for proteogenomic analysis of seven taxonomic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Pible</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104650⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0192-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610033v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
+                <w:t xml:space="preserve">Comparative proteomics in the wild: Accounting for intrapopulation variability improves describing proteome response in a Gammarus pulex field population exposed to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.105244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609267v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo transcriptomes of 14 gammarid individuals for proteogenomic analysis of seven taxonomic groups</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gouveia</w:t>
+                <w:t xml:space="preserve">The methylome of the celiac intestinal epithelium harbours genotype-independent alterations in the HLA region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Fernandez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koldo Garcia-Etxebarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Plaza-Izurieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline François</w:t>
+                <w:t xml:space="preserve">Irati Romero-Garmendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Jauregi-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0192-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02610005v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics in the wild: Accounting for intrapopulation variability improves describing proteome response in a Gammarus pulex field population exposed to cadmium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecotoxicoproteomics: A decade of progress in our understanding of anthropogenic impact on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.66-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02922064v1</w:t>
+                <w:t xml:space="preserve">hal-02109172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methylome of the celiac intestinal epithelium harbours genotype-independent alterations in the HLA region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro transformation of primary human hepatocytes: Epigenetic changes and stemness properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koldo Garcia-Etxebarria</w:t>
+                <w:t xml:space="preserve">Floriane Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Plaza-Izurieta</w:t>
+                <w:t xml:space="preserve">Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irati Romero-Garmendia</w:t>
+                <w:t xml:space="preserve">Nadim Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Jauregi-Miguel</w:t>
+                <w:t xml:space="preserve">Anaïs Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 384, pp.111643 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37746-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2019.111643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983598v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro transformation of primary human hepatocytes: Epigenetic changes and stemness properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-expression network analysis identifies gonad- and embryo- associated protein modules in the sentinel species Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Pez</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gifu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lopez</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2019.111643⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44203-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488431v1</w:t>
+                <w:t xml:space="preserve">hal-02622270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicoproteomics: A decade of progress in our understanding of anthropogenic impact on the environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Almunia</w:t>
+                <w:t xml:space="preserve">Shotgun proteomics datasets acquired on Gammarus pulex animals sampled from the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198, pp.66-77. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02109172v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging deeper into the pyriproxyfen-response of the amphipod Gammarus fossarum with a next-generation ultra-high-field Orbitrap analyser: new perspectives for environmental toxicoproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,90 +4990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, expression, and endocrine-disruption of three ecdysone-responsive genes in the sentinel species Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.23-30, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,103 +5760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during molting stage by Zeno SWATH Data-Independent Acquisition coupled with Electron Activated Dissociation and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6159,51 +6159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs: perspectives pour la surveillance environnementale. Construction d'une stratégie partagée et généralisable entre espèces pour l'identification de protéines d'intérêt - Cas d'étude chez Gammarus fossarum (Rapport d'étape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,51 +6551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBE1871A"/>
+    <w:nsid w:val="C0E316E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6782,51 +6782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-degli-esposti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1390-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153085479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1917-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses-pnrest.hal.science/hal-05203710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5949" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Aboud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ruivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sousa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00692-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120393" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02385" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnal-Conduzorgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cribiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900261" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0133-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44203-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104650" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0192-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105244" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fernandez-Jimenez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldo Garcia-Etxebarria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Plaza-Izurieta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Romero-Garmendia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Jauregi-Miguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37746-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gifu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2019.111643" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.12.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morando Soffritti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Minardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Bua" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Belpoggi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824315-2.00116-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Detante" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sugier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA114809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04358438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-degli-esposti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1390-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153085479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1917-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses-pnrest.hal.science/hal-05203710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5949" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Aboud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ruivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sousa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00692-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120393" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnal-Conduzorgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cribiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900261" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0133-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0192-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105244" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fernandez-Jimenez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldo Garcia-Etxebarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Plaza-Izurieta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Romero-Garmendia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Jauregi-Miguel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37746-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.12.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gifu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2019.111643" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44203-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104650" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morando Soffritti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Minardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Bua" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Belpoggi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824315-2.00116-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Detante" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sugier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA114809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04358438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>