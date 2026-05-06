--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -485,429 +485,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
+                <w:t xml:space="preserve">ToF-SIMS imaging shows specific lipophilic vitamin alterations in chronic reprotoxicity caused by the emerging contaminant Pravastatin in Gammarus fossarum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Valentina Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Frelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Hervé Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.106935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296774v1</w:t>
+                <w:t xml:space="preserve">hal-04565127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToF-SIMS imaging shows specific lipophilic vitamin alterations in chronic reprotoxicity caused by the emerging contaminant Pravastatin in Gammarus fossarum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during the molting cycle by Zeno SWATH data-independent acquisition coupled with electron activated dissociation and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Fu</w:t>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Calabrese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bancel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quéau</w:t>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106935⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1304, pp.342533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.342533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565127v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during the molting cycle by Zeno SWATH data-independent acquisition coupled with electron activated dissociation and machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina Calabrese</w:t>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1304, pp.342533. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.342533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535105v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépister les perturbateurs endocriniens en milieux aquatiques</w:t>
               </w:r>
@@ -962,103 +962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-activated dissociation (EAD) for the complementary annotation of metabolites and lipids through data-dependent acquisition analysis and feature-based molecular networking, applied to the sentinel amphipod Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 416 (12), pp.2893-2911. </w:t>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive Capacity, but not Food Consumption, is Reduced by Continuous Exposure to Typical Genotoxic Stressor γ-Rays in the sentinel species Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,325 +1492,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multiple Reaction Monitoring of amphipod Gammarus fossarum caeca expands molecular information for understanding the impact of contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and perspectives in MS-based omics approaches for ecotoxicology studies: An insight on Gammarids sentinel amphipods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+                <w:t xml:space="preserve">Arnaud Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164875⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.1118494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frans.2023.1118494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358369v1</w:t>
+                <w:t xml:space="preserve">hal-03986050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and perspectives in MS-based omics approaches for ecotoxicology studies: An insight on Gammarids sentinel amphipods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Calabrese</w:t>
+                <w:t xml:space="preserve">Dynamic Multiple Reaction Monitoring of amphipod Gammarus fossarum caeca expands molecular information for understanding the impact of contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Salvador</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
+                <w:t xml:space="preserve">Rayan Aboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.1118494. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 893, pp.164875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frans.2023.1118494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986050v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ-oriented proteogenomics functional atlas of three aquatic invertebrate sentinel species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,90 +1917,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: investigation of the reproductive cycle of Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 253, pp.123806. </w:t>
@@ -2211,51 +2211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Neuparth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of biomarkers threshold values and illustration of their use for the diagnostic in large-scale freshwater biomonitoring surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,64 +2440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple reaction monitoring mass spectrometry for the discovery of environmentally modulated proteins in an aquatic invertebrate sentinel species, Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,77 +2574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun lipidomics and mass spectrometry imaging unveil diversity and dynamics in Gammarus fossarum lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Knittelfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Testet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,51 +2760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.88-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3106,51 +3106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Oetjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (10), pp.1-11. </w:t>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Culotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.7. </w:t>
@@ -3770,1163 +3770,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-expression network analysis identifies gonad- and embryo- associated protein modules in the sentinel species Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Ferrari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44203-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609267v1</w:t>
+                <w:t xml:space="preserve">hal-02622270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo transcriptomes of 14 gammarid individuals for proteogenomic analysis of seven taxonomic groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shotgun proteomics datasets acquired on Gammarus pulex animals sampled from the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pible</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0192-5⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610005v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics in the wild: Accounting for intrapopulation variability improves describing proteome response in a Gammarus pulex field population exposed to cadmium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
+                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105244⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922064v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methylome of the celiac intestinal epithelium harbours genotype-independent alterations in the HLA region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leticia Plaza-Izurieta</w:t>
+                <w:t xml:space="preserve">De novo transcriptomes of 14 gammarid individuals for proteogenomic analysis of seven taxonomic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irati Romero-Garmendia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaia Jauregi-Miguel</w:t>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37746-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0192-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02983598v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicoproteomics: A decade of progress in our understanding of anthropogenic impact on the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative proteomics in the wild: Accounting for intrapopulation variability improves describing proteome response in a Gammarus pulex field population exposed to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.105244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109172v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro transformation of primary human hepatocytes: Epigenetic changes and stemness properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The methylome of the celiac intestinal epithelium harbours genotype-independent alterations in the HLA region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Fernandez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Pez</w:t>
+                <w:t xml:space="preserve">Koldo Garcia-Etxebarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gifu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
+                <w:t xml:space="preserve">Leticia Plaza-Izurieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Fares</w:t>
+                <w:t xml:space="preserve">Irati Romero-Garmendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lopez</w:t>
+                <w:t xml:space="preserve">Amaia Jauregi-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 384, pp.111643 -. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2019.111643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488431v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-expression network analysis identifies gonad- and embryo- associated protein modules in the sentinel species Gammarus fossarum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecotoxicoproteomics: A decade of progress in our understanding of anthropogenic impact on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44203-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.66-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622270v1</w:t>
+                <w:t xml:space="preserve">hal-02109172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun proteomics datasets acquired on Gammarus pulex animals sampled from the wild</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Cogne</w:t>
+                <w:t xml:space="preserve">In vitro transformation of primary human hepatocytes: Epigenetic changes and stemness properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+                <w:t xml:space="preserve">Nadim Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Almunia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Pible</w:t>
+                <w:t xml:space="preserve">Anaïs Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.6. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 384, pp.111643 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2019.111643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02610033v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging deeper into the pyriproxyfen-response of the amphipod Gammarus fossarum with a next-generation ultra-high-field Orbitrap analyser: new perspectives for environmental toxicoproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,90 +4990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, expression, and endocrine-disruption of three ecdysone-responsive genes in the sentinel species Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.23-30, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,103 +5760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during molting stage by Zeno SWATH Data-Independent Acquisition coupled with Electron Activated Dissociation and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6054,51 +6054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,51 +6198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayciriex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OFB. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6551,51 +6551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0E316E9"/>
+    <w:nsid w:val="36992CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6782,51 +6782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-degli-esposti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1390-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153085479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1917-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses-pnrest.hal.science/hal-05203710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5949" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Aboud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ruivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sousa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00692-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120393" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnal-Conduzorgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cribiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900261" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0133-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0192-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105244" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fernandez-Jimenez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldo Garcia-Etxebarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Plaza-Izurieta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Romero-Garmendia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Jauregi-Miguel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37746-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.12.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gifu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2019.111643" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44203-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104650" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morando Soffritti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Minardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Bua" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Belpoggi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824315-2.00116-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Detante" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sugier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA114809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04358438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-degli-esposti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1390-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153085479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1917-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses-pnrest.hal.science/hal-05203710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5949" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Aboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164875" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ruivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sousa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00692-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120393" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnal-Conduzorgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cribiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900261" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0133-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44203-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104650" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0192-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105244" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fernandez-Jimenez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldo Garcia-Etxebarria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Plaza-Izurieta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Romero-Garmendia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Jauregi-Miguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37746-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gifu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lopez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2019.111643" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morando Soffritti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Minardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Bua" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Belpoggi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824315-2.00116-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Detante" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sugier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA114809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04358438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>