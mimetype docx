--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2044,1959 +2044,1959 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leggere il genocidio nel corpo. La “rivoluzione antropologica” secondo Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipiélago Pasolini: un mapa conceptual en los confines de las obras/Arcipelago Pasolini: una mappa concettuale ai confini delle opere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Apr 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Paolo Pasolini e il suo mito (tre generazioni a confronto)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pier Paolo Pasolini e il suo mito (tre generazioni a confronto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Statale di Milano, Oct 2022, Milano (Italy), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la transparence en poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question de la transparence en poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La patria internazionale di Leonardo Sciascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontro Biblioteca Sormani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Milano Statale, Feb 2022, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cantiere dell'Antropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Pisa, Feb 2022, Pisa on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università Statale di Milano, Oct 2022, Milano (Italy), Italy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciascia-Pasolini. I due ultimi eretici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciascia-Pasolini. I due ultimi eretici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dante Alighieri de Monaco, Nov 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Apr 2022, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Tout sur Pasolini »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">table ronde « Tout sur Pasolini »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison d’Italie, Cité Universitaire, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università di Pisa, Feb 2022, Pisa on line, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popolo sommerso e popolo salvato negli Scritti corsari e nelle Lettere luterane di Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations des notions de « peuple » et de « populaire » dans l’oeuvre de Pier Paolo Pasolini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dante Alighieri de Monaco, Nov 2022, Monaco, Monaco</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasolini, il pensiero vivo di un poeta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasolini, il pensiero vivo di un poeta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Italiano di Cultura di Varsovie, Mar 2022, Varsavie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison d’Italie, Cité Universitaire, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasolini, Nietzsche e l’ombra del terzo ebreo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pier Paolo Pasolini. Le forme del romanzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro di Studi Pier Paolo Pasolini di Casarsa, Sep 2022, Casarsa delle delizie (Pn), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Nov 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La mer amère”. La Méditerranée contradictoire de Leonardo Sciascia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales Monaco et la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Dante Alighieri, Mar 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Istituto Italiano di Cultura di Varsovie, Mar 2022, Varsavie, Poland</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de Paolo Puppa, La recita interrotta. Pirandello : la trilogia del teatro nel teatro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde autour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto di Studi Pirandelliani e sul Teatro contemporaneo, Nov 2021, Roma (en ligne), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pasolini, Nietzsche e l’ombra del terzo ebreo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da san Francesco a Epifanio. Allegoria e polisemia nella poetica pasoliniana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The poetry of Pier Paolo Pasolini: themes, forms and language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Sep 2021, Casarsa della delizia (Pn), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciascia et Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les leçons sciasciennes dans le monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, « Comitato Nazionale per le celebrazioni del centenario della nascita di Leonardo Sciascia », Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Divina mimesis o la forma-tempo della realtà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pier Paolo Pasolini. Le forme del romanzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centro di Studi Pier Paolo Pasolini di Casarsa, Sep 2022, Casarsa delle delizie (Pn), Italy</w:t>
+              <w:t xml:space="preserve">, Centro di Studi Pier Paolo Pasolini di Casarsa, Dec 2020, Casarsa della delizia (Pn), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Dante Alighieri, Mar 2022, Monaco, Monaco</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci, les Cahiers de prison et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l’IIC de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Italien de Culture de Paris, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Istituto di Studi Pirandelliani e sul Teatro contemporaneo, Nov 2021, Roma (en ligne), Italie</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante nel pensiero di G.B. Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Étude Internationale, Université de Lorraine Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine Nancy, Feb 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Da san Francesco a Epifanio. Allegoria e polisemia nella poetica pasoliniana</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fotografia. Il punto di vista della bioestetica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il progetto Hybris. Forme di vita e bioestetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Marconi Rome, Jan 2020, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il De Monarchia di Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrestri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Repubblica Nomade, Comune di Napoli, Università Federico II, Nov 2019, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragione e potere in Sciascia e Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasolini e Sciascia: “ultimi eretici”. Affinità e differenze tra due intellettuali soli e disorganici, “fraterni e lontani”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Nov 2019, Casarsa della delizia (Pn), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il concetto di resistenza in Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pier Paolo Pasolini, Sguardi interdisciplinari e tensioni pedagogiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Salerno, Apr 2019, Salerno, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elements for a Bioaesthetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennal Conference 2019 - SIS | Society for Italian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Edinburgh, Jun 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetare senza credere. Elementi per un’analisi di Trasumanar e organizzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The poetry of Pier Paolo Pasolini: themes, forms and language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Sep 2021, Casarsa della delizia (Pn), Italy</w:t>
+              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Sep 2019, Casarsa della Delizia (Pn), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, « Comitato Nazionale per le celebrazioni del centenario della nascita di Leonardo Sciascia », Sep 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dare forma alla vita. Il personaggio come progetto etico e politico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per una nuova antropologia del personaggio letterario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, May 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centro di Studi Pier Paolo Pasolini di Casarsa, Dec 2020, Casarsa della delizia (Pn), Italy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decostruire il romanzo in “corpore vili”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petrolio 25 anni dopo. (Bio)politica, eros e verità nell’ultimo romanzo di Pier Paolo Pasolini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scuola Normale Superiore Pisa, Nov 2017, Pisa (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Italien de Culture de Paris, Sep 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuration de soi et vérité du scandale. Enjeux autofictionnels dans Petrolio de P.P. Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: Autofiction – entre tradition littéraire et esthétique postmoderne du scandale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Frankfurt am Main, Apr 2018, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine Nancy, Feb 2020, Nancy, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Siti. Per un’estetica della (r)esistenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Estremi Occidenti. Soggetto, conflitto e mutazione in Walter Siti e Michel Houellebecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université of Padoue, May 2018, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Marconi Rome, Jan 2020, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une genèse littéraire de ‘l’esthétique de l’existence’ : Pasolini, Barthes, Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une généalogie littéraire des pratiques de soi. Michel Foucault, Roland Barthes, Claude Mauriac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036132v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04035562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negli incanti di Vico ti ritrovo&amp;quot;: presenze vichiane nell'opera di P.P. Pasolini,</w:t>
               </w:r>
@@ -5253,51 +5253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E596F8B2"/>
+    <w:nsid w:val="0AF47FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5484,51 +5484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-luglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014933v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/prismi.616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25432/1826-901X/2021.181.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03005019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tnj.v3i1.11298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2036-9484026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Minardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-luglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014933v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/prismi.616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25432/1826-901X/2021.181.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03005019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tnj.v3i1.11298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2036-9484026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Minardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>