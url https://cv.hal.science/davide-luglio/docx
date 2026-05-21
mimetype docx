--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -73,50 +73,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">davide-luglio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=mzKE5nIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -140,980 +161,980 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefazione: Pasolini e la libertà espressiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali d'Italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 40, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Luglio</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, In press, 40, pp.7</w:t>
+                <w:t xml:space="preserve">hal-04014933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCIASCIA ET FOUCAULT AU PRISME DE RAYMOND ROUSSEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Todomodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un’ostinata relatività Il Petrolio impolitico di Walter Siti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osservatorio Bibliografico della Letteratura Italiana Otto-novecentesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XII (46), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poesia come storia. Omero e Dante nel pensiero di Giambattista Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.190-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/prismi.616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cose e le immagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rivista di Engramma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.199-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25432/1826-901X/2021.181.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une genèse littéraire de « l’esthétique de l’existence » Pasolini, Barthes, Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory Now. Journal of Literature, Critique, and Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30827/tnj.v3i1.11298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagare o non pagare ovvero del realismo come semiosi critica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narrativa.328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA CRITICA COME VITA. I SAGGI LETTERARI, STORICI E CIVILI DI LEONARDO SCIASCIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Todomodo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, XII</w:t>
+              <w:t xml:space="preserve">, 2020, Todomodo, X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, XII (46), pp.7</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (1-4), pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Negli incanti di Vico ti ritrovo »: presenze vichiane nell’opera di P.P. Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vico e il novecento, 65 (1-4), pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25432/1826-901X/2021.181.0011⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature à l’âge de l’anthropocène : les enjeux d’un nouveau récit de la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinerari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Perspectives in the Anthropocene : Beyond Nature and Culture?, LIX, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/2036-9484026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30827/tnj.v3i1.11298⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il sud come “forma di vita”. L’esempio di Napoli nell’opera di P.P. Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narrativa, 39 (2017), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narrativa.677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appunti allo specchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabeschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Arabeschi, 6, http://www.arabeschi.it/2-autoritratti-26-appunti-allo-specchio-/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...431 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1123,3948 +1144,3948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettere a Nessuno di Antonio Moresco o il valore resistenziale della “funzione Pascoli”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SEF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scritture dell'intimo. Confessioni, diari, autoanalisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.12, 2023, 9788860324849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasolini nei festival cinematografici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pier Paolo Pasolini. Sotto gli occhi del mondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Koch Editore, pp.72-90, 2022, 9788869658983</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nascita e rinascita di un “poeta di cose”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gremese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutto Pasolini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gremese, pp.15-30, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosetta Loy (1931-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITALIE - Littérature italienne contemporaine (XXe -XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Encyclopaedia Universalis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALASSO ROBERTO (1941-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Encyclopaedia Universalis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Koch Editore, pp.72-90, 2022, 9788869658983</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragione e potere in Sciascia e Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Filippo La Porta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasolini e Sciascia ultimi eretici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gremese, pp.15-30, 2022</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decostruire il romanzo in corpore vili.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quodlibet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petrolio 25 anni dopo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-135, 2019, Petrolio 25 anni dopo (Bio)politica, eros e verità nell’ultimo romanzo di Pier Paolo Pasolini, 9788822903488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Marsilio, 2021</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracimar e organizzar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Effigie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antonio Moresco : uno scrittore visionario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-90, 2019, 9788831976145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Effigie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antonio Moresco : uno scrittore visionario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-7, 2018, 9788831976145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo scandalo del neutro: Pasolini oltre Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quodlibet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petrolio 25 anni dopo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-135, 2019, Petrolio 25 anni dopo (Bio)politica, eros e verità nell’ultimo romanzo di Pier Paolo Pasolini, 9788822903488</w:t>
+              <w:t xml:space="preserve">Decostruzione o biopolitica?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14, 2017, Decostruzione o biopolitica?, 9788822901125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-90, 2019, 9788831976145</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exegi monumentum…ad ridendum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Âge d’Homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sourire de l’âme. Rire et spiritualité dans la littérature et l’art italiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15, 2017, Le sourire de l’âme. Rire et spiritualité dans la littérature et l’art italiens, 9782825146873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Davide Luglio</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasolini e la libertà espressiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Desogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04013194v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Minardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1922-2022: PASOLINI E LA LIBERTÀ ESPRESSIVA. LINGUA, STILE, POTERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali d'Italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, pp.1-360, 2022, 1922-2022: PASOLINI E LA LIBERTÀ ESPRESSIVA. LINGUA, STILE, POTERE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VICO ET LE XXe SIÈCLE études réunies par</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65 (1-4), pp.294, 2019, REVUE DES ÉTUDES ITALIENNES</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasolini, il pensiero vivo di un poeta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasolini, il pensiero vivo di un poeta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Italiano di Cultura di Varsovie, Mar 2022, Varsavie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasolini, Nietzsche e l’ombra del terzo ebreo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pier Paolo Pasolini. Le forme del romanzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro di Studi Pier Paolo Pasolini di Casarsa, Sep 2022, Casarsa delle delizie (Pn), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La mer amère”. La Méditerranée contradictoire de Leonardo Sciascia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales Monaco et la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Dante Alighieri, Mar 2022, Monaco, Monaco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leggere il genocidio nel corpo. La “rivoluzione antropologica” secondo Pier Paolo Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipiélago Pasolini: un mapa conceptual en los confines de las obras/Arcipelago Pasolini: una mappa concettuale ai confini delle opere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Complutense de Madrid, Apr 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Paolo Pasolini e il suo mito (tre generazioni a confronto)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pier Paolo Pasolini e il suo mito (tre generazioni a confronto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Statale di Milano, Oct 2022, Milano (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la transparence en poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question de la transparence en poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patria internazionale di Leonardo Sciascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontro Biblioteca Sormani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Milano Statale, Feb 2022, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cantiere dell'Antropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Pisa, Feb 2022, Pisa on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciascia-Pasolini. I due ultimi eretici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciascia-Pasolini. I due ultimi eretici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dante Alighieri de Monaco, Nov 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Tout sur Pasolini »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">table ronde « Tout sur Pasolini »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison d’Italie, Cité Universitaire, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popolo sommerso e popolo salvato negli Scritti corsari e nelle Lettere luterane di Pier Paolo Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations des notions de « peuple » et de « populaire » dans l’oeuvre de Pier Paolo Pasolini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Istituto Italiano di Cultura di Varsovie, Mar 2022, Varsavie, Poland</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de Paolo Puppa, La recita interrotta. Pirandello : la trilogia del teatro nel teatro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde autour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto di Studi Pirandelliani e sul Teatro contemporaneo, Nov 2021, Roma (en ligne), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da san Francesco a Epifanio. Allegoria e polisemia nella poetica pasoliniana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The poetry of Pier Paolo Pasolini: themes, forms and language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Sep 2021, Casarsa della delizia (Pn), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciascia et Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les leçons sciasciennes dans le monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, « Comitato Nazionale per le celebrazioni del centenario della nascita di Leonardo Sciascia », Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Divina mimesis o la forma-tempo della realtà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pier Paolo Pasolini. Le forme del romanzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centro di Studi Pier Paolo Pasolini di Casarsa, Sep 2022, Casarsa delle delizie (Pn), Italy</w:t>
+              <w:t xml:space="preserve">, Centro di Studi Pier Paolo Pasolini di Casarsa, Dec 2020, Casarsa della delizia (Pn), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Dante Alighieri, Mar 2022, Monaco, Monaco</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci, les Cahiers de prison et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l’IIC de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Italien de Culture de Paris, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Istituto di Studi Pirandelliani e sul Teatro contemporaneo, Nov 2021, Roma (en ligne), Italie</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante nel pensiero di G.B. Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Étude Internationale, Université de Lorraine Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine Nancy, Feb 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fotografia. Il punto di vista della bioestetica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il progetto Hybris. Forme di vita e bioestetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Marconi Rome, Jan 2020, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decostruire il romanzo in “corpore vili”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petrolio 25 anni dopo. (Bio)politica, eros e verità nell’ultimo romanzo di Pier Paolo Pasolini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scuola Normale Superiore Pisa, Nov 2017, Pisa (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il De Monarchia di Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrestri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Repubblica Nomade, Comune di Napoli, Università Federico II, Nov 2019, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragione e potere in Sciascia e Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasolini e Sciascia: “ultimi eretici”. Affinità e differenze tra due intellettuali soli e disorganici, “fraterni e lontani”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Nov 2019, Casarsa della delizia (Pn), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il concetto di resistenza in Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pier Paolo Pasolini, Sguardi interdisciplinari e tensioni pedagogiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Salerno, Apr 2019, Salerno, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elements for a Bioaesthetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennal Conference 2019 - SIS | Society for Italian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Edinburgh, Jun 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetare senza credere. Elementi per un’analisi di Trasumanar e organizzar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The poetry of Pier Paolo Pasolini: themes, forms and language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Sep 2021, Casarsa della delizia (Pn), Italy</w:t>
+              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Sep 2019, Casarsa della Delizia (Pn), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, « Comitato Nazionale per le celebrazioni del centenario della nascita di Leonardo Sciascia », Sep 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dare forma alla vita. Il personaggio come progetto etico e politico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per una nuova antropologia del personaggio letterario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, May 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centro di Studi Pier Paolo Pasolini di Casarsa, Dec 2020, Casarsa della delizia (Pn), Italy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuration de soi et vérité du scandale. Enjeux autofictionnels dans Petrolio de P.P. Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: Autofiction – entre tradition littéraire et esthétique postmoderne du scandale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Frankfurt am Main, Apr 2018, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Italien de Culture de Paris, Sep 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negli incanti di Vico ti ritrovo&amp;quot;: presenze vichiane nell'opera di P.P. Pasolini,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vico e il Novecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto per la Storia del Pensiero Filosofico e Scientifico Moderno, Dec 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine Nancy, Feb 2020, Nancy, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P.Pasolini, una forma di resistenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pier Paolo Pasolini and his engagement in the Italian culture of his time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Casarsa della delizia (Pn), Sep 2018, Casarsa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Marconi Rome, Jan 2020, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Foucault. L’ordine del linguaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A partire da Michel Foucault.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chieti-Pescara, Mar 2018, Chieti-Pescara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Repubblica Nomade, Comune di Napoli, Università Federico II, Nov 2019, Naples (Italie), Italy</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Siti. Per un’estetica della (r)esistenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Estremi Occidenti. Soggetto, conflitto e mutazione in Walter Siti e Michel Houellebecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université of Padoue, May 2018, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Nov 2019, Casarsa della delizia (Pn), Italy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une genèse littéraire de ‘l’esthétique de l’existence’ : Pasolini, Barthes, Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une généalogie littéraire des pratiques de soi. Michel Foucault, Roland Barthes, Claude Mauriac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Salerno, Apr 2019, Salerno, Italy</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Africa di Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie Pasolini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Edinburgh, Jun 2019, Edinburgh, United Kingdom</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deviazioni di Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconfiguring Cultural Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Cultural Inquiry, Jun 2017, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centro Studi Pier Paolo Pasolini, Sep 2019, Casarsa della Delizia (Pn), Italy</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il sud come &amp;quot;forma di vita&amp;quot;. L'esempio di Napoli nell'opera di P.P. Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international organisé par le Centre de Recherches Italiennes CRIX – EA 369 Études Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale 138 Lettres, Langues, Spectacle et de l’UFR Langues et Cultures Étrangères de l’Université Paris Nanterre,, Jun 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pise, May 2019, Pise, Italy</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eterodossia del neutro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eterodossia nella letteratura e nella cultura italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dottorato internazionale d’Italianistica (Firenze, Bonn, Paris-Sorbonne), Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Scuola Normale Superiore Pisa, Nov 2017, Pisa (IT), Italy</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasolini à travers le prisme de Petrolio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petrolio et les labyrinthes du Pouvoir: la descente aux enfers de Pier Paolo Pasolini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Italiano di Cultura de Paris, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Frankfurt am Main, Apr 2018, Frankfurt am Main, Germany</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrare e trasfigurare. Per una poetica delle forme di vita in Appunti per un’Orestiade africana di Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La modernità letteraria e le declinazioni del visivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Bologna - Convegno MOD 2017, Jun 2017, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035550v1</w:t>
-              </w:r>
-[...407 lines deleted...]
-                <w:t xml:space="preserve">hal-04014549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Moresco : uno scrittore visionario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Effigie. effigie, pp.320, 2019, 9788831976145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sourire de l’âme. Rire et spiritualité dans la littérature et l’art italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Age d’Homme. L’Age d’Homme, pp.600, 2017, 9782825146873</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5074,118 +5095,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédé, et c’est tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5253,51 +5274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AF47FF6"/>
+    <w:nsid w:val="EB38848E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5484,51 +5505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-luglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014933v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/prismi.616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25432/1826-901X/2021.181.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03005019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tnj.v3i1.11298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2036-9484026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Minardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-luglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mzKE5nIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/prismi.616" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25432/1826-901X/2021.181.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03005019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tnj.v3i1.11298" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2036-9484026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Minardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bossi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>