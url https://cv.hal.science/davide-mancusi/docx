--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -488,295 +488,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04256400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid next-event estimator for photon-based Monte Carlo dose rate calculations</w:t>
+                <w:t xml:space="preserve">A Study of the Effects and Benefits of Custom-Precision Mathematical Libraries for HPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettore Guadagni</w:t>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Le Loirec</w:t>
+                <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Pénéliau</w:t>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 136 (11), pp.1135. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.1467-1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02120-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TETC.2021.3070422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442633v1</w:t>
+                <w:t xml:space="preserve">hal-03550641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Effects and Benefits of Custom-Precision Mathematical Libraries for HPC Codes</w:t>
+                <w:t xml:space="preserve">A new hybrid next-event estimator for photon-based Monte Carlo dose rate calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Brun</w:t>
+                <w:t xml:space="preserve">Ettore Guadagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Cindy Le Loirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+                <w:t xml:space="preserve">Yannick Pénéliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matei Istoan</w:t>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp.1467-1478. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (11), pp.1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TETC.2021.3070422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02120-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550641v1</w:t>
+                <w:t xml:space="preserve">hal-03442633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Monte Carlo Shielding Calculations in TRIPOLI-4 with a Deterministic Adjoint Flux</w:t>
               </w:r>
@@ -1024,1758 +1024,1758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02536367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perturbation and sensitivity capabilities in Tripoli-4®</w:t>
+                <w:t xml:space="preserve">HEIR: A High-Energy Intra-Nuclear Cascade Liège-based Residual nuclear data library for simulation with FISPACT-II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Terranova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Zoia</w:t>
+                <w:t xml:space="preserve">M. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eastwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mancusi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2018.07.031⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 908, pp.291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04480708v1</w:t>
+                <w:t xml:space="preserve">hal-01880880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the Treatment of the Electromagnetic Cascade in the TRIPOLI-4 Monte Carlo Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New kinetic simulation capabilities for Tripoli-4®: Methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Malouch</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2833287⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2018.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04480796v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04480768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEIR: A High-Energy Intra-Nuclear Cascade Liège-based Residual nuclear data library for simulation with FISPACT-II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametrization of cross sections for elementary hadronic collisions involving strange particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eastwood</w:t>
+                <w:t xml:space="preserve">J. Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stainer</w:t>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.06.065⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133 (10), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2018-12312-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880880v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New kinetic simulation capabilities for Tripoli-4®: Methods and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in the Treatment of the Electromagnetic Cascade in the TRIPOLI-4 Monte Carlo Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Zoia</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Malouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2018.05.030⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.2372-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2833287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04480768v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04480796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of cross sections for elementary hadronic collisions involving strange particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">$\eta$ and $\omega$ mesons as new degrees of freedom in the intranuclear cascade model INCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 133 (10), pp.436. </w:t>
+              <w:t xml:space="preserve">, 2018, 133 (7), pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2018-12312-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2018-12079-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802029v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\eta$ and $\omega$ mesons as new degrees of freedom in the intranuclear cascade model INCL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Cugnon</w:t>
+                <w:t xml:space="preserve">Advances in the Treatment of the Electromagnetic Cascade in the TRIPOLI-4 Monte Carlo Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hirtz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fadhel Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2018-12079-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.2372-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2833287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724874v1</w:t>
+                <w:t xml:space="preserve">hal-04770735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the Treatment of the Electromagnetic Cascade in the TRIPOLI-4 Monte Carlo Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perturbation and sensitivity capabilities in Tripoli-4®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Malouch</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2833287⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.335-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2018.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770735v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04480708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of secondary pions in spallation targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of one-nucleon removal and total reaction cross sections in the Liège intranuclear-cascade model using Hartree-Fock-Bogoliubov calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Rodríguez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Antonio Cortés-Giraldo</w:t>
+                <w:t xml:space="preserve">Joseph Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (5), pp.80. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.054602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12263-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.054602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554313v1</w:t>
+                <w:t xml:space="preserve">hal-01669635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of one-nucleon removal and total reaction cross sections in the Liège intranuclear-cascade model using Hartree-Fock-Bogoliubov calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaos in eigenvalue search methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mancusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zoia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.054602⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669635v1</w:t>
+                <w:t xml:space="preserve">cea-02421744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in eigenvalue search methods</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of Geant4 fragmentation for Heavy Ion Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bolst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe A.P. Cirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cuttone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Folger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 869, pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02421744v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Geant4 fragmentation for Heavy Ion Therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe A.P. Cirrone</w:t>
+                <w:t xml:space="preserve">On the role of secondary pions in spallation targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Cuttone</w:t>
+                <w:t xml:space="preserve">Sergio Lo Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunter Folger</w:t>
+                <w:t xml:space="preserve">Nicola Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Incerti</w:t>
+                <w:t xml:space="preserve">Miguel Antonio Cortés-Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 869, pp.68-75. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12263-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669844v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes involving few degrees of freedom in the frame of Intranuclear Cascade approaches</w:t>
+                <w:t xml:space="preserve">Excitation functions of the Cr-nat(p,x)Ti-44, Fe-56(p,x)Ti-44, natNi(p,x)Ti-44 and Nb-93(p,x)Ti-44 reactions at energies up to 2.6 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cugnon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Yu. E. Titarenko,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mancusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2016-16169-4⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 821, pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467675v1</w:t>
+                <w:t xml:space="preserve">cea-01505570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation functions of the Cr-nat(p,x)Ti-44, Fe-56(p,x)Ti-44, natNi(p,x)Ti-44 and Nb-93(p,x)Ti-44 reactions at energies up to 2.6 GeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent developments in Geant4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Amako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Apostolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. E. Titarenko,</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Mancusi</w:t>
+                <w:t xml:space="preserve">P. Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 821, pp.136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.046⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 835, pp.186 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.06.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01505570v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01412626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in Geant4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes involving few degrees of freedom in the frame of Intranuclear Cascade approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Amako</w:t>
+                <w:t xml:space="preserve">J Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Apostolakis</w:t>
+                <w:t xml:space="preserve">A Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arce</w:t>
+                <w:t xml:space="preserve">S Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Asai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Mancusi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 835, pp.186 - 225. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131 (5), pp.169 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.06.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2016-16169-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01412626v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission induced by nucleons at intermediate energies</w:t>
               </w:r>
@@ -2904,90 +2904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the description of proton-induced one-nucleon removal in intranuclear-cascade models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (3), pp.034602. </w:t>
@@ -3019,295 +3019,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01140429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Lìège intranuclear-cascade model to reactions induced by light nuclei</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approach to description of (d,xn) spectra at energies below 50MeV in Monte Carlo simulation by intra-nuclear cascade code with Distorted Wave Born Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pekka Kaitaniemi</w:t>
+                <w:t xml:space="preserve">S. Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Iwamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Niita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.054602⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112679v1</w:t>
+                <w:t xml:space="preserve">hal-01112702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to description of (d,xn) spectra at energies below 50MeV in Monte Carlo simulation by intra-nuclear cascade code with Distorted Wave Born Approximation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sato</w:t>
+                <w:t xml:space="preserve">Extension of the Lìège intranuclear-cascade model to reactions induced by light nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Niita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boudard</w:t>
+                <w:t xml:space="preserve">Pekka Kaitaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 333, pp.27. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.054602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.054602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112702v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 Years of Strong Interactions: a Three-Day Meeting in Honour of Joseph Cugnon and Hans-Jürgen Pirner</w:t>
               </w:r>
@@ -4194,103 +4194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New features of the INCL model for spallation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Nuclear Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012080, </w:t>
@@ -4548,103 +4548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of strange particles and hypernuclei in nuclear reactions at a few GeV. New capabilities in the INCL intranuclear cascade model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rodriguez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Hypernuclear and Strange Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Portsmouth Virginia, United States. pp.040014, </w:t>
@@ -4682,103 +4682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of strange particles and hypernuclei in spallation reactions from the coupling of intranuclear cascade and de-excitation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rodriguez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Varenna, Italy. pp.219-226, </w:t>
@@ -4810,135 +4810,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TRIPOLI-4 Monte Carlo code advances for radiation shielding and nuclear instrumentation</w:t>
+                <w:t xml:space="preserve">Comparison of MAVRIC/Monaco and TRIPOLI-4 Simulations of the LLNL Pulsed Spheres Benchmark Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Hugot</w:t>
+                <w:t xml:space="preserve">T. M. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Menedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mancusi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANS RPSD 2018 - 20th Topical Meeting of the Radiation Protection and Shielding Division of ANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">RPSD 2018 - 20th Topical Meeting of the Radiation Protection and Shielding Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339126v1</w:t>
+                <w:t xml:space="preserve">cea-02339097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating importance maps for using deterministic or on-line methods</w:t>
               </w:r>
@@ -5043,217 +5043,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of MAVRIC/Monaco and TRIPOLI-4 Simulations of the LLNL Pulsed Spheres Benchmark Experiments</w:t>
+                <w:t xml:space="preserve">The TRIPOLI-4 Monte Carlo code advances for radiation shielding and nuclear instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Miller</w:t>
+                <w:t xml:space="preserve">F.-X. Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Menedeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Mancusi</w:t>
+                <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RPSD 2018 - 20th Topical Meeting of the Radiation Protection and Shielding Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">ANS RPSD 2018 - 20th Topical Meeting of the Radiation Protection and Shielding Division of ANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339097v2</w:t>
+                <w:t xml:space="preserve">cea-02339126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of baryon resonances in charge-exchange reactions of heavy nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAIR next generation scientists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sitges, Spain. pp.012002, </w:t>
@@ -5386,51 +5386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of MAVRIC/MONACO and TRIPOLI-4 simulations of the LLNL pulsed spheres benchmark experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. M. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,524 +5626,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02498174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous-two-Steps scheme of TRIPOLI-4® Monte Carlo code validation for shutdown dose rate calculation</w:t>
+                <w:t xml:space="preserve">Results of TRIPOLI-4 version 10 on the TRIPOLI Criticality Validation Suite, Part 1,thermal spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Jaboulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeric Brun</w:t>
+                <w:t xml:space="preserve">F. Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Hugot</w:t>
+                <w:t xml:space="preserve">E. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Dat Huynh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Malouch</w:t>
+                <w:t xml:space="preserve">C. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fx. Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Criticality Safety Division Topilcal Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Carlsbad, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645299v1</w:t>
+                <w:t xml:space="preserve">hal-02417820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of TRIPOLI-4 version 10 on the TRIPOLI Criticality Validation Suite, Part 1,thermal spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Malouch</w:t>
+                <w:t xml:space="preserve">Recent developments in the TRIPOLI-4® Monte-Carlo code for shielding and radiation protection applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brun</w:t>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Diop</w:t>
+                <w:t xml:space="preserve">François-Xavier Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fx. Hugot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Jouanne</w:t>
+                <w:t xml:space="preserve">Cédric Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Criticality Safety Division Topilcal Meeting 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417820v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the TRIPOLI-4® Monte-Carlo code for shielding and radiation protection applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeric Brun</w:t>
+                <w:t xml:space="preserve">Progress on the TRIPOLI-4®-Geant4 coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Hugot</w:t>
+                <w:t xml:space="preserve">Olivier Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jouanne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Monot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06007, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669771v1</w:t>
+                <w:t xml:space="preserve">hal-01645311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on the TRIPOLI-4®-Geant4 coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigorous-two-Steps scheme of TRIPOLI-4® Monte Carlo code validation for shutdown dose rate calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bringer</w:t>
+                <w:t xml:space="preserve">Jean-Charles Jaboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Monot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tan-Dat Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06002, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.02008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715302008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645311v1</w:t>
+                <w:t xml:space="preserve">hal-01645299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear astrophysics with radioactive ions at FAIR</w:t>
               </w:r>
@@ -6263,90 +6263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell structure and few-nucleon removal in intranuclear cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6397,77 +6397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astatine production in a lead-bismuth target bombarded by a proton beam: a detailed study using INCL4.6-Abla07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Ghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,291 +6525,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Liège Intranuclear Cascade model – Towards a unified description of nuclear reactions induced by nucleons and light ions from a few MeV to a few GeV</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparisons of hadrontherapy-relevant data to nuclear interaction codes in the Geant4 toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Braunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPC 2013 – International Nuclear Physics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20146603021⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Antonio, United States. pp.012163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112714v1</w:t>
+                <w:t xml:space="preserve">in2p3-00927004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of hadrontherapy-relevant data to nuclear interaction codes in the Geant4 toolkit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Liège Intranuclear Cascade model – Towards a unified description of nuclear reactions induced by nucleons and light ions from a few MeV to a few GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Antonio, United States. pp.012163, </w:t>
+              <w:t xml:space="preserve">INPC 2013 – International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.03021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20146603021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00927004v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7116,51 +7116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77B3E780"/>
+    <w:nsid w:val="A6125C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-mancusi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2518-8228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235889733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mancusi_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-2146-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montecchio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lamirand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Belanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rouchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2126719" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Guadagni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;n&#233;liau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02120-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciannandrone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2019.1578568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02536367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorbinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlin Yordanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassid Ayyad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12683-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.07.031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2833287" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleming" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eastwood" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stainer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12312-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12079-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lo Meo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Colonna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Cort&#233;s-Giraldo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12263-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cugnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.10.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A.P. Cirrone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cuttone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Folger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.06.046" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cugnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mancusi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2016-16169-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. E. Titarenko," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amako" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.125" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo Meo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vannini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.09.040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kaitaniemi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.054602" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hashimoto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niita" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Cudell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lansberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0462-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400065v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupont-Bembinoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Pakari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05471846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2586414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05468987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ligonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430209006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5118411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339126v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339097v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Miller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Menedeu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1024/1/012002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Masiello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bringer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carbonell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.4.486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05250148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rovel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Larmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04548058v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-mancusi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2518-8228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235889733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mancusi_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-2146-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montecchio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lamirand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Belanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rouchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2126719" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Guadagni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;n&#233;liau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02120-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciannandrone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2019.1578568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02536367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorbinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlin Yordanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassid Ayyad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12683-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eastwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stainer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirtz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12312-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2833287" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12079-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.07.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cugnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.10.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A.P. Cirrone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cuttone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Folger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.06.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lo Meo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Colonna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Cort&#233;s-Giraldo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12263-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. E. Titarenko," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amako" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cugnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mancusi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2016-16169-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo Meo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vannini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.09.040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hashimoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kaitaniemi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.054602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Cudell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lansberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0462-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400065v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupont-Bembinoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Pakari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05471846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2586414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05468987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ligonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430209006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5118411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339097v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Menedeu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339126v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1024/1/012002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Masiello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bringer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carbonell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.4.486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05250148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rovel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Larmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04548058v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>