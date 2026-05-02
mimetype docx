--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -3673,51 +3673,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the reactor period capabilities in TRIPOLI-4©</w:t>
+                <w:t xml:space="preserve">A Monte Carlo Perspective on Reactor Kinetics: From Static and Dynamic Reactivity to Time-Dependent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Montecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
@@ -3752,93 +3752,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering (M&amp;C 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Nuclear Society (ANS), Apr 2025, Denver (CO), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, American Nuclear Society (ANS), Apr 2025, Denver, United States. pp.1-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2025.2586414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471846v1</w:t>
+                <w:t xml:space="preserve">hal-05442414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo Perspective on Reactor Kinetics: From Static and Dynamic Reactivity to Time-Dependent Simulations</w:t>
+                <w:t xml:space="preserve">Revisiting the reactor period capabilities in TRIPOLI-4©</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Montecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
@@ -3873,78 +3882,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering (M&amp;C 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Nuclear Society (ANS), Apr 2025, Denver, United States. pp.1-25, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, American Nuclear Society (ANS), Apr 2025, Denver (CO), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295639.2025.2586414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05442414v1</w:t>
+                <w:t xml:space="preserve">hal-05471846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HONEY: High-Resolution Reactor Kinetics experiments in the CROCUS reactor</w:t>
               </w:r>
@@ -5380,273 +5380,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of MAVRIC/MONACO and TRIPOLI-4 simulations of the LLNL pulsed spheres benchmark experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mancusi</w:t>
+                <w:t xml:space="preserve">Evaluating importance maps for TRIPOLI-4 R using deterministic or on-line methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Ménédeu</w:t>
+                <w:t xml:space="preserve">Michel Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Trama</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Masiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RPSD2018 - 20th Topical Meeting of the Radiation Protection &amp; Shielding Division of ANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">RPSD 2018 - 20th Radiation protection and shielding division: Topical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338580v1</w:t>
+                <w:t xml:space="preserve">cea-02498174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating importance maps for TRIPOLI-4 R using deterministic or on-line methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumonteil</w:t>
+                <w:t xml:space="preserve">Comparison of MAVRIC/MONACO and TRIPOLI-4 simulations of the LLNL pulsed spheres benchmark experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Louvin</w:t>
+                <w:t xml:space="preserve">E. Le Ménédeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Masiello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-C. Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zoia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RPSD 2018 - 20th Radiation protection and shielding division: Topical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Santa fe, United States</w:t>
+              <w:t xml:space="preserve">RPSD2018 - 20th Topical Meeting of the Radiation Protection &amp; Shielding Division of ANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02498174v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of TRIPOLI-4 version 10 on the TRIPOLI Criticality Validation Suite, Part 1,thermal spectra</w:t>
               </w:r>
@@ -5751,265 +5751,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the TRIPOLI-4® Monte-Carlo code for shielding and radiation protection applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeric Brun</w:t>
+                <w:t xml:space="preserve">Progress on the TRIPOLI-4®-Geant4 coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Diop</w:t>
+                <w:t xml:space="preserve">Olivier Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Hugot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Monot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06007, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306007⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669771v1</w:t>
+                <w:t xml:space="preserve">hal-01645311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on the TRIPOLI-4®-Geant4 coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Mancusi</w:t>
+                <w:t xml:space="preserve">Recent developments in the TRIPOLI-4® Monte-Carlo code for shielding and radiation protection applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bringer</w:t>
+                <w:t xml:space="preserve">François-Xavier Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Monot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06002, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645311v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous-two-Steps scheme of TRIPOLI-4® Monte Carlo code validation for shutdown dose rate calculation</w:t>
               </w:r>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jaboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Dat Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,51 +7116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6125C9C"/>
+    <w:nsid w:val="6A5B57E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-mancusi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2518-8228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235889733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mancusi_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-2146-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montecchio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lamirand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Belanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rouchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2126719" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Guadagni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;n&#233;liau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02120-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciannandrone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2019.1578568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02536367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorbinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlin Yordanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassid Ayyad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12683-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eastwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stainer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirtz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12312-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2833287" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12079-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.07.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cugnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.10.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A.P. Cirrone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cuttone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Folger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.06.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lo Meo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Colonna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Cort&#233;s-Giraldo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12263-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. E. Titarenko," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amako" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cugnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mancusi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2016-16169-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo Meo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vannini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.09.040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hashimoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kaitaniemi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.054602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Cudell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lansberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0462-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400065v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupont-Bembinoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Pakari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05471846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2586414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05468987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ligonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430209006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5118411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339097v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Menedeu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339126v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1024/1/012002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Masiello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bringer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carbonell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.4.486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05250148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rovel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Larmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04548058v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-mancusi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2518-8228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235889733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mancusi_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-2146-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montecchio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lamirand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Belanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rouchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2126719" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Guadagni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;n&#233;liau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02120-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciannandrone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2019.1578568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02536367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorbinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlin Yordanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassid Ayyad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12683-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eastwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stainer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirtz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12312-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2833287" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12079-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.07.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cugnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.10.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A.P. Cirrone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cuttone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Folger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.06.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lo Meo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Colonna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Cort&#233;s-Giraldo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12263-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. E. Titarenko," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amako" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cugnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mancusi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2016-16169-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo Meo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vannini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.09.040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hashimoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kaitaniemi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.054602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Cudell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lansberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0462-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400065v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupont-Bembinoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Pakari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2586414" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05471846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05468987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ligonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430209006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5118411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339097v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Menedeu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339126v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1024/1/012002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Masiello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645311v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bringer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carbonell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.4.486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05250148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rovel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Larmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04548058v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>