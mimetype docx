--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,7061 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7010 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Davide Mancusi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">davide-mancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2518-8228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235889733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mancusi_d_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Fm41DtUAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-2146-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive adjoint-based population-control methods for kinetic simulations in TRIPOLI-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.74. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance reduction and noise source sampling techniques for Monte Carlo simulations of neutron noise induced by mechanical vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197 (4), pp.534-557. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2022.2126719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04256400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Effects and Benefits of Custom-Precision Mathematical Libraries for HPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Oliveira Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Istoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1467-1478. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2021.3070422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid next-event estimator for photon-based Monte Carlo dose rate calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Guadagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Loirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pénéliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136 (11), pp.1135. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Monte Carlo Shielding Calculations in TRIPOLI-4 with a Deterministic Adjoint Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sciannandrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Louvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 193 (9), pp.966-981. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2019.1578568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the reaction mechanisms of $^{136}$Xe + p and $^{136}$Xe + $^{12}$C at 1 A GeV with inverse kinematics and large-acceptance detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlin Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassid Ayyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2019-12683-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02536367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Treatment of the Electromagnetic Cascade in the TRIPOLI-4 Monte Carlo Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Malouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2372-2379. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2833287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04480796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEIR: A High-Energy Intra-Nuclear Cascade Liège-based Residual nuclear data library for simulation with FISPACT-II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 908, pp.291-297. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.06.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New kinetic simulation capabilities for Tripoli-4®: Methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.74-88. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04480768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of cross sections for elementary hadronic collisions involving strange particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133 (10), pp.436. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2018-12312-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\eta$ and $\omega$ mesons as new degrees of freedom in the intranuclear cascade model INCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133 (7), pp.253. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2018-12079-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Treatment of the Electromagnetic Cascade in the TRIPOLI-4 Monte Carlo Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Malouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2372-2379. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2833287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perturbation and sensitivity capabilities in Tripoli-4®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.335-349. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04480708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of one-nucleon removal and total reaction cross sections in the Liège intranuclear-cascade model using Hartree-Fock-Bogoliubov calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (5), pp.054602. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.96.054602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in eigenvalue search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.354-363. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Geant4 fragmentation for Heavy Ion Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe A.P. Cirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cuttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Folger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 869, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of secondary pions in spallation targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lo Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Cortés-Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (5), pp.80. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2017-12263-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation functions of the Cr-nat(p,x)Ti-44, Fe-56(p,x)Ti-44, natNi(p,x)Ti-44 and Nb-93(p,x)Ti-44 reactions at energies up to 2.6 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. E. Titarenko,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 821, pp.136. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01505570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in Geant4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 835, pp.186 - 225. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.06.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes involving few degrees of freedom in the frame of Intranuclear Cascade approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (5), pp.169 - 169. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/i2016-16169-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission induced by nucleons at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lo Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Massimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 933, pp.43. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2014.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the description of proton-induced one-nucleon removal in intranuclear-cascade models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.034602. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.91.034602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01140429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to description of (d,xn) spectra at energies below 50MeV in Monte Carlo simulation by intra-nuclear cascade code with Distorted Wave Born Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 333, pp.27. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Lìège intranuclear-cascade model to reactions induced by light nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Kaitaniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.054602. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.054602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 Years of Strong Interactions: a Three-Day Meeting in Honour of Joseph Cugnon and Hans-Jürgen Pirner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Cudell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Few-Body Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00601-012-0462-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the neutron flux in the cavity of the CROCUS zero-power reactor with 3 He position-sensitive detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dupont-Bembinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskari Pakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2026 – International Conference on the Physics of Reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society (ANS); Politecnico di Torino (Dipartimento Energia “Galileo Ferraris”); Co-sponsoring par OECD / NEA, Apr 2026, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching zero power: the role of the spontaneous fission in CROCUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskari Pakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2026 – The reactor physics challenge for the nuclear answer to decarbonisation (International Conference on the Physics of Reactors).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANS – American Nuclear Society; POLITO – Politecnico di Torino, Dipartimento Energia “Galileo Ferraris”; NEA/OECD – Nuclear Energy Agency of the OECD, Apr 2026, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the reactor period capabilities in TRIPOLI-4©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering (M&amp;C 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society (ANS), Apr 2025, Denver (CO), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Perspective on Reactor Kinetics: From Static and Dynamic Reactivity to Time-Dependent Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering (M&amp;C 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society (ANS), Apr 2025, Denver, United States. pp.1-25, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2025.2586414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HONEY: High-Resolution Reactor Kinetics experiments in the CROCUS reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ligonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskari Pakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Society (ENS), Jun 2025, Valencia, Spain. pp.04002, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a highly efficient and unbiased population-control algorithm for kinetic Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Supercomputing in Nuclear Applications + Monte Carlo, SNA + MC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris ( France), France. pp.09006, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430209006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features of the INCL model for spallation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Nuclear Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012080, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics simulations with TRIPOLI-4$^R$ : coupling neutron transport with the CFD code TRUST/TrioCFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP - 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-reduction methods for Monte Carlo kinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MandC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of strange particles and hypernuclei in nuclear reactions at a few GeV. New capabilities in the INCL intranuclear cascade model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rodriguez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Hypernuclear and Strange Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portsmouth Virginia, United States. pp.040014, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5118411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of strange particles and hypernuclei in spallation reactions from the coupling of intranuclear cascade and de-excitation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rodriguez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TRIPOLI-4 Monte Carlo code advances for radiation shielding and nuclear instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS RPSD 2018 - 20th Topical Meeting of the Radiation Protection and Shielding Division of ANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating importance maps for using deterministic or on-line methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Louvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS RPSD 2018–20th Topical Meeting of the Radiation Protection and Shielding Division of ANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of MAVRIC/Monaco and TRIPOLI-4 Simulations of the LLNL Pulsed Spheres Benchmark Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Menedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPSD 2018 - 20th Topical Meeting of the Radiation Protection and Shielding Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of baryon resonances in charge-exchange reactions of heavy nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR next generation scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sitges, Spain. pp.012002, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1024/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating importance maps for TRIPOLI-4$^R$ using deterministic or on-line methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumonteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Topical Meeting of the Radiation Protection and Shielding Division (RPSD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of MAVRIC/MONACO and TRIPOLI-4 simulations of the LLNL pulsed spheres benchmark experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Ménédeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Trama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPSD2018 - 20th Topical Meeting of the Radiation Protection &amp; Shielding Division of ANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating importance maps for TRIPOLI-4 R using deterministic or on-line methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Masiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPSD 2018 - 20th Radiation protection and shielding division: Topical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02498174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of TRIPOLI-4 version 10 on the TRIPOLI Criticality Validation Suite, Part 1,thermal spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fx. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Criticality Safety Division Topilcal Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carlsbad, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on the TRIPOLI-4®-Geant4 coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715306002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the TRIPOLI-4® Monte-Carlo code for shielding and radiation protection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Malouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06007, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715306007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous-two-Steps scheme of TRIPOLI-4® Monte Carlo code validation for shutdown dose rate calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Jaboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Dat Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Malouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.02008, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715302008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear astrophysics with radioactive ions at FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reifarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Göbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heftrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Nuclear Physics in Astrophysics (NPA-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbon, Portugal. pp.012044, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/665/1/012044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01308071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell structure and few-nucleon removal in intranuclear cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Spring Seminar on Nuclear Physics: Shell Model and Nuclear Structure - Achievements of the Past Two Decades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Ischia, Italy. pp.012024, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/580/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine production in a lead-bismuth target bombarded by a proton beam: a detailed study using INCL4.6-Abla07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Radiation Shielding (ICRS-12) and the 17th Topical Meeting of the Radiation Protection and Shielding Division of ANS (RPSD-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nara, Japan. pp.486, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.4.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liège Intranuclear Cascade model – Towards a unified description of nuclear reactions induced by nucleons and light ions from a few MeV to a few GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2013 – International Nuclear Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.03021, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146603021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of hadrontherapy-relevant data to nuclear interaction codes in the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Antonio, United States. pp.012163, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00927004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general Monte Carlo sampling strategy for the adjoint Boltzmann equation in continuous energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Larmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05250148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactors, reactions, and random numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modeling and Simulation. Université Paris-Saclay, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04548058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7116,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A5B57E0"/>
+    <w:nsid w:val="8FF8FA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-mancusi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2518-8228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235889733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mancusi_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-2146-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montecchio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lamirand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Belanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rouchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2126719" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Guadagni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;n&#233;liau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02120-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciannandrone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2019.1578568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02536367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorbinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlin Yordanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassid Ayyad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12683-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eastwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stainer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirtz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12312-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2833287" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12079-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.07.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cugnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.10.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A.P. Cirrone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cuttone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Folger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.06.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lo Meo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Colonna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Cort&#233;s-Giraldo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12263-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. E. Titarenko," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amako" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cugnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mancusi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2016-16169-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo Meo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vannini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.09.040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hashimoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kaitaniemi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.054602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Cudell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lansberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0462-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400065v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupont-Bembinoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Pakari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2586414" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05471846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05468987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ligonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430209006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5118411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339097v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Menedeu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339126v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1024/1/012002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Masiello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645311v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bringer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carbonell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.4.486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05250148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rovel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Larmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04548058v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-mancusi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2518-8228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235889733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mancusi_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Fm41DtUAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-2146-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Montecchio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lamirand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Belanger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rouchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2022.2126719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Guadagni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;n&#233;liau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02120-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciannandrone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masiello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2019.1578568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02536367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorbinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlin Yordanov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ducret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassid Ayyad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12683-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2833287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eastwood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stainer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hirtz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12312-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12079-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.07.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cugnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.10.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A.P. Cirrone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cuttone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Folger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.06.046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lo Meo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Colonna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Cort&#233;s-Giraldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12263-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. E. Titarenko," TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amako" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cugnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mancusi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2016-16169-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo Meo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massimi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vannini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.09.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hashimoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kaitaniemi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.054602" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Cudell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lansberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0462-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400065v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupont-Bembinoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Pakari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05400010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05471846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05442414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2586414" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05468987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ligonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430209006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283568v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5118411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_149" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339097v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Miller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Menedeu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1024/1/012002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Masiello" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bringer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137668v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carbonell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ghali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.4.486" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05250148v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rovel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Larmier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04548058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>