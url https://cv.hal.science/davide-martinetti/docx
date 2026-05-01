--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,931 +240,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Analysis and Prediction of Disease Risk Based on Large Ensembles of Models: Application to Virus Yellows in Sugar Beet</w:t>
+                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chauvin</w:t>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Gabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Martínez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 115 (1), pp.1368-1381. </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.106656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-25-0014-FI⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289109v1</w:t>
+                <w:t xml:space="preserve">hal-05213534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
+                <w:t xml:space="preserve">Factor Analysis and Prediction of Disease Risk Based on Large Ensembles of Models: Application to Virus Yellows in Sugar Beet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bibard</w:t>
+                <w:t xml:space="preserve">D. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Picado</w:t>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+                <w:t xml:space="preserve">César Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.108-127. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (1), pp.1368-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.14345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-25-0014-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632962v2</w:t>
+                <w:t xml:space="preserve">hal-05289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing fungicide deployment in a connected crop landscape while balancing epidemic control and environmental sustainability</w:t>
+                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Radici</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaissié Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinetti Davide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siberchicot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delmotte Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyre Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156901v1</w:t>
+                <w:t xml:space="preserve">hal-05539546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ecoclimatic indicators of esca disease through 20 years of large-scale vineyard monitoring in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Etienne</w:t>
+                <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Michel</w:t>
+                <w:t xml:space="preserve">Aymeric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.108-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-01-25-0228-RE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/risa.14345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219688v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bibard</w:t>
+                <w:t xml:space="preserve">Optimizing fungicide deployment in a connected crop landscape while balancing epidemic control and environmental sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Radici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 245, pp.106656. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.109722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213534v3</w:t>
+                <w:t xml:space="preserve">hal-05156901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different attract‐and‐kill device densities to control the adult population of Popillia japonica (Coleoptera: Scarabaeidae)</w:t>
+                <w:t xml:space="preserve">Identification of ecoclimatic indicators of esca disease through 20 years of large-scale vineyard monitoring in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paoli</w:t>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Barbieri</w:t>
+                <w:t xml:space="preserve">Elise Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immacolata Iovinella</w:t>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Sciandra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gian Paolo Barzanti</w:t>
+                <w:t xml:space="preserve">Lucie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.8352⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-01-25-0228-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684036v1</w:t>
+                <w:t xml:space="preserve">hal-05219688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmland expansion and intensification do not foster local food self-sufficiency. Insights from the Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of different attract‐and‐kill device densities to control the adult population of Popillia japonica (Coleoptera: Scarabaeidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+                <w:t xml:space="preserve">Francesco Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Napoléone</w:t>
+                <w:t xml:space="preserve">Immacolata Iovinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Debolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">Chiara Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Moreno Pérez</w:t>
+                <w:t xml:space="preserve">Gian Paolo Barzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 351, pp.119769. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.119769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.8352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390996v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hitchhiker's guide to Europe: mapping human-mediated spread of the invasive Japanese beetle</w:t>
               </w:r>
@@ -1248,3660 +1239,3794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Risk of Windborne Dispersal of Culicoides Midges in Emerging Epizootic Hemorrhagic Disease Virus Outbreaks in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bibard</w:t>
+                <w:t xml:space="preserve">Farmland expansion and intensification do not foster local food self-sufficiency. Insights from the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoléone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Moreno Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/5571195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.119769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.119769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629366v1</w:t>
+                <w:t xml:space="preserve">hal-04390996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metapopulation framework integrating landscape heterogeneity to model an airborne plant pathogen: The case of brown rot of peach in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Radici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Vanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 367, pp.108994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2024.108994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of cultivar, year and plot age in the incidence of esca and Eutypa dieback: Insights from 20 years of regional surveys in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppa.13975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Risk of Windborne Dispersal of Culicoides Midges in Emerging Epizootic Hemorrhagic Disease Virus Outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5571195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/5571195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global benefits and domestic costs of a cooperative surveillance strategy to control transboundary crop pathogens</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp3.10379⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04113143v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing geographical networks generated by air‐mass movement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Richard</w:t>
+                <w:t xml:space="preserve">Global benefits and domestic costs of a cooperative surveillance strategy to control transboundary crop pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Radici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.e2023GH000885. </w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GH000885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308308v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chapter of the Japanese beetle invasion saga: predicting suitability from long-invaded areas to inform surveillance strategies in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leyli Borner</w:t>
+                <w:t xml:space="preserve">Computing geographical networks generated by air‐mass movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2073⟩</w:t>
+              <w:t xml:space="preserve">GeoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.e2023GH000885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GH000885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423503v1</w:t>
+                <w:t xml:space="preserve">hal-04308308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown Rot Disease in Stored Nectarines: Modeling the Combined Effects of Preharvest and Storage Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new chapter of the Japanese beetle invasion saga: predicting suitability from long-invaded areas to inform surveillance strategies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-21-0499-R⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Entomologia Generalis, 43 (5), pp.951-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843304v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-detection surveillance for stem rust of wheat: insights from a global epidemic network based on airborne connectivity and host phenology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brown Rot Disease in Stored Nectarines: Modeling the Combined Effects of Preharvest and Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lurol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac73aa⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (7), pp.1575-1583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-21-0499-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784300v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling drivers of farming system trajectories in Mediterranean peri-urban regions: Two case studies in Avignon (France) and Pisa (Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Ruiz-Martinez</w:t>
+                <w:t xml:space="preserve">Early-detection surveillance for stem rust of wheat: insights from a global epidemic network based on airborne connectivity and host phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Radici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103490⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.064045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac73aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784303v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic and landscape changes as drivers of environmental feedback that influence rainfall frequency in the United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel A. Moore</w:t>
+                <w:t xml:space="preserve">Modeling drivers of farming system trajectories in Mediterranean peri-urban regions: Two case studies in Avignon (France) and Pisa (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ruiz-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.6381-6393. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 202, pp.103490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358078v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying agricultural areas with potential for city connections: A regional-scale methodology for urban planning</w:t>
+                <w:t xml:space="preserve">Climatic and landscape changes as drivers of environmental feedback that influence rainfall frequency in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Boussougou Boussougou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Napoléone</w:t>
+                <w:t xml:space="preserve">Rachel A. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Keith Bigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Christner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105321⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.6381-6393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784305v1</w:t>
+                <w:t xml:space="preserve">hal-03358078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal large-scale networks shaped by air mass movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Choufany</w:t>
+                <w:t xml:space="preserve">Identifying agricultural areas with potential for city connections: A regional-scale methodology for urban planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boussougou Boussougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoléone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fams.2020.602621⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.105321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187415v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring long-distance connectivity shaped by air-mass movement for improved experimental design in aerobiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal large-scale networks shaped by air mass movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Choufany</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.602621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fams.2020.602621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90733-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03244418v1</w:t>
+                <w:t xml:space="preserve">hal-03187415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling epidemiological and tree growth models to control fungal diseases spread in fruit orchards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Inferring long-distance connectivity shaped by air-mass movement for improved experimental design in aerobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44898-6⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90733-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619996v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Lookouts for Epidemio-Surveillance: Application to the Emergence of Xylella fastidiosa in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109 (2), pp.265 - 276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-07-18-0237-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correspondence between reciprocal relations and strongly complete fuzzy relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling epidemiological and tree growth models to control fungal diseases spread in fruit orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44898-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627074v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational modelling of peri-urban farmland for public action in Mediterranean context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the correspondence between reciprocal relations and strongly complete fuzzy relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Baets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.04.003⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 322, pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794795v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a correspondence between probabilistic and fuzzy choice functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational modelling of peri-urban farmland for public action in Mediterranean context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Baets</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Optimization and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10700-017-9272-1⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.757-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617750v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a correspondence between probabilistic and fuzzy choice functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Optimization and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.247-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10700-017-9272-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618656v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate likelihood estimation of spatial probit models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64 (May), pp.30-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for dealing simultaneously with spatial autocorrelation and spatial heterogeneity in regression models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (3), pp.124-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2017.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606798v1</w:t>
+                <w:t xml:space="preserve">hal-02618656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Statistical Preference in Terms of Location Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Montes</w:t>
+                <w:t xml:space="preserve">A new method for dealing simultaneously with spatial autocorrelation and spatial heterogeneity in regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3138/infor.53.1.1⟩</w:t>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, In Press, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635041v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Arrow–Sen style equivalences between rationality conditions for fuzzy choice functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of Statistical Preference in Terms of Location Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Montes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Baets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Optimization and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10700-014-9187-z⟩</w:t>
+              <w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/infor.53.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629912v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of acyclicity in the study of rationality of fuzzy choice functions</w:t>
+                <w:t xml:space="preserve">On Arrow–Sen style equivalences between rationality conditions for fuzzy choice functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Montes</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Baets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Optimization and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.369-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10700-014-9187-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2013.07.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02629911v1</w:t>
+                <w:t xml:space="preserve">hal-02629912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of continuous t-norms compatible with Zadeh's probability of fuzzy events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Montes</w:t>
+                <w:t xml:space="preserve">On the role of acyclicity in the study of rationality of fuzzy choice functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susana Montes</w:t>
+                <w:t xml:space="preserve">B. de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 228, pp.29-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 239, pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642535v1</w:t>
+                <w:t xml:space="preserve">hal-02629911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuts of intuitionistic fuzzy sets respecting fuzzy connectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of continuous t-norms compatible with Zadeh's probability of fuzzy events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228, pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2012.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.12.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643941v1</w:t>
+                <w:t xml:space="preserve">hal-02642535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the transitivity of probabilistic and fuzzy relations</w:t>
+                <w:t xml:space="preserve">Cuts of intuitionistic fuzzy sets respecting fuzzy connectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Montes</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Janiš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2011.06.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649914v1</w:t>
+                <w:t xml:space="preserve">hal-02643941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the preservation of semiorders from the fuzzy to the crisp setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Idurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Abrisqueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (06), pp.899-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218488511007398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study on the transitivity of probabilistic and fuzzy relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184 (1), pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2011.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of climate in esca disease incidence through 20 years of large-scale vineyard monitoring in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a surveillance strategy for the Japanese beetle in Europe: accounting for likelihood of entry and establishment to achieve early detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4930,2731 +5055,2731 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Buetongue introduction by the wind: predictable? case study with EHDV in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Symposium of Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciensano, Mar 2024, Ciney, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Culicoides dispersal by the wind; Case study with Epizootic Hemorrhagic disease virus in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bibard</w:t>
+                <w:t xml:space="preserve">Influence du climat sur l'expression des symptômes d'une maladie vasculaire de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Modelling in Animal Health international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2024, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988538v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du climat sur l'expression des symptômes d'une maladie vasculaire de la vigne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+                <w:t xml:space="preserve">Risk of Culicoides dispersal by the wind; Case study with Epizootic Hemorrhagic disease virus in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2024, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">3rd Modelling in Animal Health international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927727v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expansion et l’intensification agricoles ne favorisent pas la suffisance alimentaire locale.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
+                <w:t xml:space="preserve">Exploring the prevalence of esca-induced leaf symptoms in French vineyards and the role of climate: a national scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Moreno-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Séminaire International du Réseau Foncimed. Usages Agricoles de l’eau et Intensification Des Systèmes Productifs : Quelles Conséquences Sur Les Ressources Foncières ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Evora, Oct 2022, Evora, Portugal. pp.83-86</w:t>
+              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño (La Rioja), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142904v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the prevalence of esca-induced leaf symptoms in French vineyards and the role of climate: a national scale analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Frank</w:t>
+                <w:t xml:space="preserve">L’expansion et l’intensification agricoles ne favorisent pas la suffisance alimentaire locale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Moreno-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño (La Rioja), Spain</w:t>
+              <w:t xml:space="preserve">XIIIe Séminaire International du Réseau Foncimed. Usages Agricoles de l’eau et Intensification Des Systèmes Productifs : Quelles Conséquences Sur Les Ressources Foncières ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evora, Oct 2022, Evora, Portugal. pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927947v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive reservoirs, long distance aerial spread, variable host range: integrating the challenges of anticipating disease caused by Pseudomonas syringae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Perugia, Perugia (Italy), Jul 2022, Assise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popillia japonica en Europe - Analyses de risque et surveillance pour une détection précoce</w:t>
+                <w:t xml:space="preserve">Oral presentation at SFE² GfÖ EEF joint meeting 2022 (Metz, France): A call for mixed surveillance strategies for containing the invasion of the Japanese Beetle in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème séminaire de recherche du Plan National Dépérissement du Vignoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Tours, France. 12p</w:t>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution - SFE²-GfÖ-EEF - Metz 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107933v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral presentation at SFE² GfÖ EEF joint meeting 2022 (Metz, France): A call for mixed surveillance strategies for containing the invasion of the Japanese Beetle in Europe</w:t>
+                <w:t xml:space="preserve">Popillia japonica en Europe - Analyses de risque et surveillance pour une détection précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution - SFE²-GfÖ-EEF - Metz 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">4ème séminaire de recherche du Plan National Dépérissement du Vignoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Tours, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875819v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOOD SECURITY IN THE MEDITERRANEAN BASIN WITH AN ANALYSIS IN MACHINE LEARNING Which are the variables best representative for the crops production in Mediterranean ? : Case of WHEAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Kotthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoleone Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA 2022 - EVORA - PORTUGAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing food sufficiency of city-regions : A multi-level methodology to highlight interactions between Mediterranean land systems and local food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoléone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme (GLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time-categorical local linear smoother for predicting house prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference on Econometrics for Environment (CE2-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nador, Morocco. 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metodología de caracterización de la agricultura periurbana. Aplicaciones para la planificación de la alimentación del área metropolitana de Madrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+                <w:t xml:space="preserve">A space-time-categorical local linear smoother for predicting land/house price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Congreso de la Asociación de Geógrafos Españoles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. International Conference on Econometrics and Statistics (EcoSta 2017), Honk-Kong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honk-Kong, Hong Kong SAR China. 112 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733479v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heckman two-stage spatial models for agricultural land use change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A space-time-categorical local linear smoother for predicting house prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Workshop Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Avignon, France. 2 p</w:t>
+              <w:t xml:space="preserve">, May 2017, Avignon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606543v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools, resources and methods for assessing land use and land use change applicable to elucidating microbially mediated land-atmosphere feedbacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metodología de caracterización de la agricultura periurbana. Aplicaciones para la planificación de la alimentación del área metropolitana de Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILAF – 2017: Biophysical atmospheric processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXV Congreso de la Asociación de Geógrafos Españoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación de Geógrafos Españoles, Oct 2017, Madrid, España. pp.1420-1429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15366/ntc.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784900v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProbitSpatial: introduction for users</w:t>
+                <w:t xml:space="preserve">Heckman two-stage spatial models for agricultural land use change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Jean Paelinck Seminar of Spatial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Politécnica de Cartagena. ESP., Oct 2017, Cartagena, Spain. pp.22</w:t>
+              <w:t xml:space="preserve">16. International Workshop Spatial Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791267v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-time-categorical local linear smoother for predicting house prices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools, resources and methods for assessing land use and land use change applicable to elucidating microbially mediated land-atmosphere feedbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Workshop Spatial Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France. 18 p</w:t>
+              <w:t xml:space="preserve">MILAF – 2017: Biophysical atmospheric processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606761v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-time-categorical local linear smoother for predicting land/house price</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">ProbitSpatial: introduction for users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Econometrics and Statistics (EcoSta 2017), Honk-Kong</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honk-Kong, Hong Kong SAR China. 112 p</w:t>
+              <w:t xml:space="preserve">9. Jean Paelinck Seminar of Spatial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Politécnica de Cartagena. ESP., Oct 2017, Cartagena, Spain. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607264v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de modèles spatio-temporels avec R, shiny et leaflet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Heckman two-stage spatial models for agricultural land use change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données spatio-temporelles. Réseau RESSTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 80 p</w:t>
+              <w:t xml:space="preserve">AgroMed International Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606772v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial econometrics models under misspecification: the case of spatially-varying coefficients and misspecified variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">SpatialProbit for fast and accurate spatial probit estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Spatial Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">UseR 2016 International R User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792837v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProbitSpatial R package: Fast and accurate spatial probit estimations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualisation de modèles spatio-temporels avec R, shiny et leaflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Conference on Computational Statistics (COMPSTAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">Données spatio-temporelles. Réseau RESSTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606768v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heckman two-stage spatial models for agricultural land use change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Spatial econometrics models under misspecification: the case of spatially-varying coefficients and misspecified variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroMed International Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Spatial Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608170v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpatialProbit for fast and accurate spatial probit estimations</w:t>
+                <w:t xml:space="preserve">ProbitSpatial R package: Fast and accurate spatial probit estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UseR 2016 International R User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Stanford, United States</w:t>
+              <w:t xml:space="preserve">22. International Conference on Computational Statistics (COMPSTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606757v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy and probabilistic choice functions: a new set of rationality conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Baets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Fuzzy Systems Association and the European Society for Fuzzy Logic and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gijón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial econometrics model under misspecification: The case of spatially-varying covariates and spatial weight misspecification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Jean Paelinck Seminar of Spatial Econometric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of fast and accurate algorithms for the approximation of mvn probabilities for big sample data: The case of spatial probit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Workshop on Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial econometrics model under misspecification: The case of spatially-varying covariates and spatial weight misspecification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Workshop on Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7664,1183 +7789,1304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windi App, an R Shiny Tool to Rapidly Assess the Risk of Culicoides Wind Dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress for Veterinary Virology Including an EPIZONE Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Portorož, Slovenia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of further EHDV introduction in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Veterinary Epidemiology and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sydney, Australia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of BTV incursion in Europe from Sardinia by &amp;lt;i&amp;gt;Culicoides spp.&amp;lt;/i&amp;gt; wind dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado de Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 SVEPM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028945v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of BTV-3 incursion from Sardinia by wind dispersal of Culicoides midges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado de Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Epidemiological Studies in Health Risk Assessments: Relevance, Reliability and Causality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A homogeneous database at mediterranean basin scale and machine learning analysis to understand the potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Open Science Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland. 2019, 4. Open Science Meeting 2019: Transforming land systems for people and nature</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational modelling of peri-urban farmland for food planning in Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Conference of the AESOP Sustainable Food Planning group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Coventry, United Kingdom. , 159 p., 2017, Re-imagining sustainable food planning, building resourcefulness: food movements, insurgent planning and heterodox economics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of fast and ac- curate algorithms for the approximation of mvn probabilities for big sample data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance à l’échelle des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive ecology for invasive species risk assessment: A narrative review and a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lannou C., Rasplus J.-Y., Soubeyrand S., Gautier M., Rossi J.-P. eds. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier BV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2026.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116016v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sentinelles sur les autoroutes aériennes d’agents phytopathogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">Surveillance à l’échelle des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
+              <w:t xml:space="preserve">Lannou C., Rasplus J.-Y., Soubeyrand S., Gautier M., Rossi J.-P. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-217, 2022, 978-2-7592-3482-0</w:t>
+              <w:t xml:space="preserve">, Chapitre 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-202, 2023, Savoir-faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962141v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des sentinelles sur les autoroutes aériennes d’agents phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-217, 2022, 978-2-7592-3482-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Divergence measures: From uncertainty to imprecision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mathematics of the Uncertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 142 (Chapter 62), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Studies in Systems, Decision and Control, 978-3-319-73847-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73848-2_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8850,169 +9096,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan Hcéres de l'unité BioSP. Vague C 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet européen IPM-Popillia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9034,51 +9280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9088,147 +9334,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal large-scale networks shaped by air mass movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Choufany</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9238,151 +9484,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D1.1 Analytical and Scenario Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meike Weltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Zasada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina J.E. Schulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionisio Ortiz Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D1.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9392,286 +9638,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mgwrsar: GWR and MGWR with Spatial Autocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:aba2e1dd99aaf99ef2c5e98bf71d40407d7cad84;origin=https://hal.archives-ouvertes.fr/hal-04230004;visit=swh:1:snp:f82b5a9852d530051afe1bb769d4f800339a75f2;anchor=swh:1:rel:52fbec96275958662ff71a425c316022237fbe70;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package ‘mgwrsar’: GWR and MGWR with Spatial Autocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ecb415a32c913ae769e53326e782f97a9f49f597;origin=https://hal.archives-ouvertes.fr/hal-02959782;visit=swh:1:snp:7722f1ce30112ed5b47954d559c8095e602494ae;anchor=swh:1:rev:96077a61a575fde77b1dcfcfaff5536f66ee4d10;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProbitSpatial: Probit with Spatial Dependence, SAR and SEM Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9818,51 +10064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellingeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alfieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-25-0014-FI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barbieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Iovinella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sciandra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Barzanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.94.126283" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.108994" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouillat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GH000885" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-21-0499-R" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac73aa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Moore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keith Bigg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boussougou Boussougou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105321" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2020.602621" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90733-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-18-0237-FI" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Montes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana D&#237;az" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Baets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.03.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10700-017-9272-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.02.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Montes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/infor.53.1.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10700-014-9187-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Baets" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.07.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H74GF0G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2012.11.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTXCHKP3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Jani&#353;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.12.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8254QB5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.06.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN8KS8P5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Idurain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Abrisqueta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488511007398" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988538v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107933v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875819v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654465v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kotthoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleone Claude" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Benito" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ntc.2017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784900v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608170v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaissi&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746012v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028945v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Aymeric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado de Puig" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786995v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73848-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73848-2_62" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257341v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789502v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Weltin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zasada" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Scherer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J.E. Schulp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Ortiz Miranda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aba2e1dd99aaf99ef2c5e98bf71d40407d7cad84;origin=https://hal.archives-ouvertes.fr/hal-04230004;visit=swh:1:snp:f82b5a9852d530051afe1bb769d4f800339a75f2;anchor=swh:1:rel:52fbec96275958662ff71a425c316022237fbe70;path=/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959782v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecb415a32c913ae769e53326e782f97a9f49f597;origin=https://hal.archives-ouvertes.fr/hal-02959782;visit=swh:1:snp:7722f1ce30112ed5b47954d559c8095e602494ae;anchor=swh:1:rev:96077a61a575fde77b1dcfcfaff5536f66ee4d10;path=/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellingeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alfieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-25-0014-FI" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109722" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barbieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Iovinella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sciandra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Barzanti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8352" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.94.126283" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.108994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10379" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GH000885" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-21-0499-R" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac73aa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103490" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keith Bigg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15876" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boussougou Boussougou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105321" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2020.602621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90733-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-18-0237-FI" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Montes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana D&#237;az" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Baets" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.03.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10700-017-9272-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.02.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.04.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Montes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/infor.53.1.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10700-014-9187-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Baets" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.07.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H74GF0G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2012.11.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTXCHKP3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643941v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Jani&#353;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.12.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8254QB5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Idurain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Abrisqueta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488511007398" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.06.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN8KS8P5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939292v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107933v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kotthoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleone Claude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Benito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ntc.2017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606543v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784900v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791267v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606757v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792544v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216435v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaissi&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746012v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028945v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Aymeric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado de Puig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104999v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637739v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2026.02.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73848-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73848-2_62" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Weltin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zasada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Scherer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J.E. Schulp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Ortiz Miranda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aba2e1dd99aaf99ef2c5e98bf71d40407d7cad84;origin=https://hal.archives-ouvertes.fr/hal-04230004;visit=swh:1:snp:f82b5a9852d530051afe1bb769d4f800339a75f2;anchor=swh:1:rel:52fbec96275958662ff71a425c316022237fbe70;path=/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959782v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecb415a32c913ae769e53326e782f97a9f49f597;origin=https://hal.archives-ouvertes.fr/hal-02959782;visit=swh:1:snp:7722f1ce30112ed5b47954d559c8095e602494ae;anchor=swh:1:rev:96077a61a575fde77b1dcfcfaff5536f66ee4d10;path=/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800483v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>