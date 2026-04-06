--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: Reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
+                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
@@ -900,325 +900,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Healing and Light‐Soaking in MAPbI &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; : The Effect of H &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanomechanical signatures of degradation-free influence of water on halide perovskite mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Tenne</w:t>
+                <w:t xml:space="preserve">Isaac Buchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bartezzaghi</w:t>
+                <w:t xml:space="preserve">Irit Rosenhek-Goldian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Cremonesi</w:t>
+                <w:t xml:space="preserve">Naga Prathibha Jasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lior Segev</w:t>
+                <w:t xml:space="preserve">Davide R Ceratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202110239⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-022-00287-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884119v1</w:t>
+                <w:t xml:space="preserve">hal-03884115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical signatures of degradation-free influence of water on halide perovskite mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Buchine</w:t>
+                <w:t xml:space="preserve">Self‐Healing and Light‐Soaking in MAPbI &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; : The Effect of H &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Raffaele Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irit Rosenhek-Goldian</w:t>
+                <w:t xml:space="preserve">Ron Tenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naga Prathibha Jasti</w:t>
+                <w:t xml:space="preserve">Andrea Bartezzaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide R Ceratti</w:t>
+                <w:t xml:space="preserve">Llorenç Cremonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujit Kumar</w:t>
+                <w:t xml:space="preserve">Lior Segev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.70. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43246-022-00287-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202110239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884115v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Saga of Water and Halide Perovskites: Evidence of Water in Methylammonium Lead Tri‐Iodide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naga Prathibha Jasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennady E Shter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,291 +1808,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic rotation dynamics simulation of electro-osmosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Ceratti</w:t>
+                <w:t xml:space="preserve">Critical effect of pore characteristics on capillary infiltration in mesoporous films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide R. Ceratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Obliger</w:t>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jardat</w:t>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (12), pp.5371-5382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr03021d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893052v1</w:t>
+                <w:t xml:space="preserve">hal-01281725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of pore characteristics on capillary infiltration in mesoporous films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Faustini</w:t>
+                <w:t xml:space="preserve">Stochastic rotation dynamics simulation of electro-osmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ceratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dahirel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (12), pp.5371-5382. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (17-18), pp.2476-2486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nr03021d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281725v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Dip Coating Method to Obtain Large-Surface Coatings with a Minimum of Solution</w:t>
               </w:r>
@@ -2233,113 +2233,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Rotation Dynamics simulation of electro-osmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide R. Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212122v1</w:t>
@@ -2886,51 +2886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceratti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Soffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Bera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishay Feldman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c06090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barichello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Tenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bartezzaghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Segev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202110239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Buchine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Rosenhek-Goldian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Prathibha Jasti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R Ceratti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-022-00287-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady E Shter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Kama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202204283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Musiienko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Pipek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Brynza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Elhadidy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202104467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202170355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R. Ceratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201670006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281725v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03021d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide. R. Ceratti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502518" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03B3XFS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am504770x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508372d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01316594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceratti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Soffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Bera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishay Feldman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c06090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barichello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Buchine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Rosenhek-Goldian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Prathibha Jasti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R Ceratti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-022-00287-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Tenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bartezzaghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Segev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202110239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady E Shter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Kama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202204283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Musiienko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Pipek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Brynza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Elhadidy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202104467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202170355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R. Ceratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201670006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03021d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037370" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide. R. Ceratti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502518" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03B3XFS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am504770x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508372d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01316594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>