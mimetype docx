--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1942,593 +1942,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic rotation dynamics simulation of electro-osmosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Dip Coating Method to Obtain Large-Surface Coatings with a Minimum of Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Obliger</w:t>
+                <w:t xml:space="preserve">Davide. R. Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jardat</w:t>
+                <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dahirel</w:t>
+                <w:t xml:space="preserve">Xavier Paquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (34), pp.4958+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201502518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893052v1</w:t>
+                <w:t xml:space="preserve">hal-01291239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Dip Coating Method to Obtain Large-Surface Coatings with a Minimum of Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Rotation Dynamics simulation of electro-osmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide R. Ceratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide. R. Ceratti</w:t>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Louis</w:t>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Paquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Grosso</w:t>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201502518⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (17-18), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291239v1</w:t>
+                <w:t xml:space="preserve">hal-01212122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Rotation Dynamics simulation of electro-osmosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Functionality Gradients by Dip Coating Process in Acceleration Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide R. Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jardat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (19), pp.17102-17110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am504770x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212122v1</w:t>
+                <w:t xml:space="preserve">hal-01289937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Functionality Gradients by Dip Coating Process in Acceleration Mode</w:t>
-[...99 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol-Assisted Water Condensation and Stabilization into Hydrophobic Mesoporosity</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide R. Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,70 +2429,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (41), pp.23907-23917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp508372d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2632,114 +2502,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability of nanoporous films for nanofluidic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Raffaele Ceratti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01316594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2886,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceratti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Soffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Bera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishay Feldman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c06090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barichello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Buchine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Rosenhek-Goldian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Prathibha Jasti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R Ceratti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-022-00287-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Tenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bartezzaghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Segev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202110239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady E Shter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Kama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202204283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Musiienko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Pipek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Brynza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Elhadidy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202104467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202170355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R. Ceratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201670006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03021d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037370" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide. R. Ceratti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502518" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03B3XFS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am504770x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508372d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01316594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amyar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raffaele Ceratti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65338-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Byun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceratti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Soffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Bera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishay Feldman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c06090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barichello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Buchine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Rosenhek-Goldian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Prathibha Jasti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R Ceratti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-022-00287-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Tenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bartezzaghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Segev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202110239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady E Shter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Kama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202204283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Musiienko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Pipek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Brynza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Elhadidy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202104467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202170355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R. Ceratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201670006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03021d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide. R. Ceratti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paquez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502518" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03B3XFS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037370" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boudot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am504770x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508372d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01316594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>